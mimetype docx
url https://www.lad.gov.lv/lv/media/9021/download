--- v0 (2025-10-16)
+++ v1 (2026-10-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B38059C" w14:textId="77777777" w:rsidR="007B72C8" w:rsidRPr="00805108" w:rsidRDefault="007B72C8" w:rsidP="007B72C8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par klientu __________________________________________________________</w:t>
       </w:r>
@@ -295,165 +295,181 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21837D6E" w14:textId="77777777" w:rsidR="00A33E20" w:rsidRPr="002B0B7C" w:rsidRDefault="00A33E20" w:rsidP="00A33E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="525252"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6FAEEA" w14:textId="6CEA9E37" w:rsidR="006048E2" w:rsidRDefault="00467C71" w:rsidP="006048E2">
+    <w:p w14:paraId="4C6FAEEA" w14:textId="69D7B781" w:rsidR="006048E2" w:rsidRDefault="00467C71" w:rsidP="006048E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Informācija jāsniedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00467C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:r w:rsidR="00FA1F7B" w:rsidRPr="00467C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="00720007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gadu vai par nepārtrauktu 12 mēnešu laikposmu, kas sākas ne agrāk par </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1F7B" w:rsidRPr="00467C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00720007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.gada 1.janvāri.</w:t>
+      </w:r>
+      <w:r w:rsidR="006048E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja izmaksu apliecinošais dokuments iesniegts pie </w:t>
+      </w:r>
       <w:r w:rsidR="00FA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="00720007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gada Ģeotelpiskā iesnieguma, tad </w:t>
+      </w:r>
       <w:r w:rsidR="00FA1F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...47 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00720007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001C1D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.gada Ģeotelpiskajam iesniegumam atkārtoti to nedrīkst pievienot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73962B8F" w14:textId="77777777" w:rsidR="004B5F17" w:rsidRPr="002B0B7C" w:rsidRDefault="004B5F17" w:rsidP="006048E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63120402" w14:textId="77777777" w:rsidR="007411E0" w:rsidRDefault="006048E2" w:rsidP="006048E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -487,51 +503,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja izmaksu vērtība ir lielāka par 30 euro (bez PVN), dokumentā jābūt pakalpojuma saņēmēja rekvizītiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4530B2B1" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="002B0B7C" w:rsidRDefault="006048E2" w:rsidP="006048E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784414B4" w14:textId="30E659E2" w:rsidR="002B0B7C" w:rsidRDefault="00A33E20" w:rsidP="00467C71">
+    <w:p w14:paraId="784414B4" w14:textId="242B55CD" w:rsidR="002B0B7C" w:rsidRDefault="00A33E20" w:rsidP="00467C71">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A33E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00467C71" w:rsidRPr="00A33E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -542,68 +558,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>informācijas iesniegšanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FA1F7B" w:rsidRPr="00467C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1F7B">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00720007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00467C71" w:rsidRPr="00467C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada 1.oktobris! </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="66DB2683" w14:textId="77777777" w:rsidR="002B0B7C" w:rsidRPr="00467C71" w:rsidRDefault="002B0B7C" w:rsidP="00467C71">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006169CD" w14:textId="77777777" w:rsidR="007411E0" w:rsidRPr="007411E0" w:rsidRDefault="007411E0" w:rsidP="006048E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
@@ -627,1062 +641,1312 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">1.tabula: </w:t>
       </w:r>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kopsavilkums par lauksaimnieciskās darbības izmaksām un tās apliecinošiem dokumentiem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="891"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="2692"/>
+        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="1294"/>
+        <w:gridCol w:w="1297"/>
+        <w:gridCol w:w="3024"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00563AA0" w14:paraId="606F8D15" w14:textId="77777777" w:rsidTr="00563AA0">
-[...7 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:tr w:rsidR="00563AA0" w14:paraId="606F8D15" w14:textId="77777777" w:rsidTr="00E3442F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="338" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23816217" w14:textId="77777777" w:rsidR="00E3442F" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nr.p.k.</w:t>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B521B01" w14:textId="0FDCC515" w:rsidR="00A33E20" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p.k.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1287" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A87DB50" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Lauksaimnieciskās darbības izmaksu veids*</w:t>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>Lauksaimnieciskās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E300BC" w14:textId="2711376B" w:rsidR="00A33E20" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izmaksu vienības veids</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="00563AA0" w:rsidRPr="00563AA0">
+              <w:t>darbības izmaksu veids*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D44D227" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izmaksu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303C2593" w14:textId="3633551D" w:rsidR="003D6FDF" w:rsidRDefault="003D6FDF" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33E20" w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ienības</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADB324F" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>litri, kg, kWh, u.c.)</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>veids</w:t>
+            </w:r>
+            <w:r w:rsidR="00563AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563AA0" w:rsidRPr="00563AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00563AA0" w:rsidRPr="00563AA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>litri,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9FDA13" w14:textId="2625D67E" w:rsidR="00A33E20" w:rsidRDefault="00563AA0" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kg, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00563AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>kWh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00563AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, u.c.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="619" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1003EB" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izmaksu vienības kopā</w:t>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>Izmaksu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1502F404" w14:textId="400EA3D5" w:rsidR="003D6FDF" w:rsidRDefault="003D6FDF" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33E20" w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ienības</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617E0A6E" w14:textId="281D7A75" w:rsidR="00A33E20" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izmaksu vērtība kopā, euro</w:t>
-[...10 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:t>kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A4A61E" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izmaksu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737003D5" w14:textId="495B1EB8" w:rsidR="003D6FDF" w:rsidRDefault="003D6FDF" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00A33E20" w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ērtība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B62FDCB" w14:textId="6960C192" w:rsidR="00A33E20" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Apliecinošo dokumentu veids un numurs</w:t>
+              <w:t xml:space="preserve">kopā, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51001276" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Apliecinošo dokumentu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FAF3ACC" w14:textId="0AD1181B" w:rsidR="00A33E20" w:rsidRDefault="00A33E20" w:rsidP="003D6FDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007411E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>veids un numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563AA0" w14:paraId="49D1F1E2" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="00563AA0" w14:paraId="49D1F1E2" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32844AD4" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18376595" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRPr="007411E0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2040D24F" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRPr="007411E0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71D0D79E" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRPr="007411E0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73ECCE11" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRPr="007411E0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EAA642D" w14:textId="77777777" w:rsidR="00563AA0" w:rsidRPr="007411E0" w:rsidRDefault="00563AA0" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B329E" w14:paraId="40B8733E" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="008B329E" w14:paraId="40B8733E" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16393549" w14:textId="77777777" w:rsidR="008B329E" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BBDDE41" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0427F3" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707D61ED" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1522BA56" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="705324D2" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B329E" w14:paraId="3EF05DD0" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="008B329E" w14:paraId="3EF05DD0" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F29DB2D" w14:textId="77777777" w:rsidR="008B329E" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03CA3C65" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="007BA9AA" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2328905D" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6636FCB3" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66895E37" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B329E" w14:paraId="64DE7BCC" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="008B329E" w14:paraId="64DE7BCC" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264BDBBE" w14:textId="77777777" w:rsidR="008B329E" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4739C012" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8A4749" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CDD7FB5" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28790178" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="453A33B5" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B329E" w14:paraId="347FD13A" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="008B329E" w14:paraId="347FD13A" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11AB2B34" w14:textId="77777777" w:rsidR="008B329E" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA527C7" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50F3FED8" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B84808E" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6544AA7D" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="164D74A0" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B329E" w14:paraId="19CC846D" w14:textId="77777777" w:rsidTr="008B329E">
+      <w:tr w:rsidR="008B329E" w14:paraId="19CC846D" w14:textId="77777777" w:rsidTr="00E3442F">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="268A7344" w14:textId="77777777" w:rsidR="008B329E" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2932" w:type="dxa"/>
+            <w:tcW w:w="1287" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2874BF56" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21DD1299" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391F2E95" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4ACA0A" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C35DF83" w14:textId="77777777" w:rsidR="008B329E" w:rsidRPr="007411E0" w:rsidRDefault="008B329E" w:rsidP="00A33E20">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006048E2" w14:paraId="26E4594D" w14:textId="77777777" w:rsidTr="00563AA0">
-[...2 lines deleted...]
-            <w:tcW w:w="3823" w:type="dxa"/>
+      <w:tr w:rsidR="006048E2" w14:paraId="26E4594D" w14:textId="77777777" w:rsidTr="00E3442F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1625" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="56010949" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="006048E2" w:rsidRDefault="006048E2" w:rsidP="006048E2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006048E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>KOPĀ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="689" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00CE1E80" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="007411E0" w:rsidRDefault="006048E2" w:rsidP="00A33E20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="619" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E74B3F7" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="007411E0" w:rsidRDefault="006048E2" w:rsidP="00A33E20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="620" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E291606" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="007411E0" w:rsidRDefault="006048E2" w:rsidP="00A33E20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693EBCF8" w14:textId="77777777" w:rsidR="006048E2" w:rsidRPr="007411E0" w:rsidRDefault="006048E2" w:rsidP="00A33E20">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007411E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2142A555" w14:textId="77777777" w:rsidR="007411E0" w:rsidRPr="007411E0" w:rsidRDefault="007411E0" w:rsidP="00563AA0">
+    <w:p w14:paraId="2142A555" w14:textId="1B82B9AB" w:rsidR="003D6FDF" w:rsidRDefault="007411E0" w:rsidP="00563AA0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* </w:t>
       </w:r>
       <w:r w:rsidR="00563AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
@@ -1730,105 +1994,87 @@
       <w:r w:rsidR="00563AA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> utt.</w:t>
       </w:r>
       <w:r w:rsidR="004B5F17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pievienojot</w:t>
       </w:r>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rindiņas pēc vajadzības. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CD76DD" w14:textId="77777777" w:rsidR="007411E0" w:rsidRDefault="007411E0" w:rsidP="002B0B7C">
+    <w:p w14:paraId="01199E7B" w14:textId="77777777" w:rsidR="003D6FDF" w:rsidRDefault="003D6FDF">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007411E0">
-[...8 lines deleted...]
-        <w:t> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2955AC9E" w14:textId="77777777" w:rsidR="002B0B7C" w:rsidRPr="007411E0" w:rsidRDefault="002B0B7C" w:rsidP="002B0B7C">
-[...12 lines deleted...]
-    <w:p w14:paraId="56CBE2F1" w14:textId="77777777" w:rsidR="007411E0" w:rsidRDefault="007411E0" w:rsidP="004B5F17">
+    <w:p w14:paraId="56CBE2F1" w14:textId="77777777" w:rsidR="007411E0" w:rsidRDefault="007411E0" w:rsidP="003D6FDF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.tabula: </w:t>
       </w:r>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lauksaimnieciskās darbības izmaksu aprēķins uz katru saimniecības tiešajiem maksājumiem apstiprināto hektāru</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="7339"/>
         <w:gridCol w:w="2227"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B0B7C" w14:paraId="2785E677" w14:textId="77777777" w:rsidTr="00563AA0">
         <w:trPr>
           <w:trHeight w:val="272"/>
@@ -2302,119 +2548,119 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* Piezīme. Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007411E0" w:rsidRPr="007411E0" w:rsidSect="003C4CF9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DC4B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBCE5D74"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="783" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1503" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2484,142 +2730,148 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1706128794">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00523460"/>
     <w:rsid w:val="00111FB7"/>
     <w:rsid w:val="001C1D15"/>
     <w:rsid w:val="002B0B7C"/>
     <w:rsid w:val="003C4CF9"/>
+    <w:rsid w:val="003D6FDF"/>
     <w:rsid w:val="00467C71"/>
     <w:rsid w:val="004B5F17"/>
     <w:rsid w:val="00523460"/>
     <w:rsid w:val="00563AA0"/>
     <w:rsid w:val="006048E2"/>
     <w:rsid w:val="006B375C"/>
+    <w:rsid w:val="00720007"/>
     <w:rsid w:val="007411E0"/>
     <w:rsid w:val="007828FF"/>
     <w:rsid w:val="007B72C8"/>
     <w:rsid w:val="008B329E"/>
     <w:rsid w:val="009B7F59"/>
     <w:rsid w:val="00A33E20"/>
+    <w:rsid w:val="00B0023C"/>
     <w:rsid w:val="00CC71C6"/>
     <w:rsid w:val="00D5402C"/>
     <w:rsid w:val="00D605CF"/>
+    <w:rsid w:val="00E3442F"/>
     <w:rsid w:val="00EC5038"/>
+    <w:rsid w:val="00F511A5"/>
     <w:rsid w:val="00F7184D"/>
     <w:rsid w:val="00FA1F7B"/>
     <w:rsid w:val="00FA294C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B7046F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{91257224-9C67-43E8-948C-33C203B8DEB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2947,50 +3199,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3170,51 +3427,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A33E20"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA1F7B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="966424274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2035496279">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3725,72 +3982,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1631</Words>
+  <Words>1629</Words>
   <Characters>930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2556</CharactersWithSpaces>
+  <CharactersWithSpaces>2554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Līga Višņevska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>