--- v0 (2025-12-09)
+++ v1 (2026-08-12)
@@ -172,56 +172,56 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="17025" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="73" d="100"/>
+          <a:sy n="73" d="100"/>
         </p:scale>
-        <p:origin x="1650" y="150"/>
+        <p:origin x="2520" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -374,51 +374,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -544,51 +544,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -724,51 +724,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -894,51 +894,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1138,51 +1138,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1370,51 +1370,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1737,51 +1737,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1855,51 +1855,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1950,51 +1950,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2227,51 +2227,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2484,51 +2484,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2701,51 +2701,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="471488" y="9181399"/>
             <a:ext cx="1543050" cy="527403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DB02D5CE-8D1D-4609-A3FD-4BF2ADD09594}" type="datetimeFigureOut">
               <a:rPr lang="lv-LV" smtClean="0"/>
-              <a:t>11.09.2025</a:t>
+              <a:t>03.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="lv-LV"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2271715" y="9181399"/>
             <a:ext cx="2314575" cy="527403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3090,51 +3090,51 @@
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743150" algn="l" defTabSz="685787" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -3460,84 +3460,50 @@
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="290557" y="7449284"/>
             <a:ext cx="1520314" cy="14094"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:sp>
-[...32 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2686267" y="8792909"/>
             <a:ext cx="635092" cy="814221"/>
           </a:xfrm>
@@ -4345,50 +4311,257 @@
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="12025" b="-1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3939" y="-123825"/>
             <a:ext cx="6858000" cy="3399381"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12C37EC6-0812-1BDB-B015-E64E275729F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="217002" y="4448002"/>
+            <a:ext cx="1126023" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lv-LV" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3F81C3"/>
+                </a:solidFill>
+                <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Izveidojiet savu QR kodu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87358DB7-6BF1-22B6-7CD7-E64A77B36309}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2426403" y="3416715"/>
+            <a:ext cx="227732" cy="227732"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E925B191-299E-41C7-54D4-63E6A01B3329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2707912" y="3417849"/>
+            <a:ext cx="3616296" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lv-LV" sz="1100" dirty="0">
+                <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ierakstiet tīmekļvietnes adresi</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1164004922"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -4623,54 +4796,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>90</Words>
+  <Words>89</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 Paper (210x297 mm)</PresentationFormat>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>