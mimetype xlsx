--- v0 (2025-12-03)
+++ v1 (2026-08-07)
@@ -1,155 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe.LAD\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFCC29FA-EAF6-493A-9B80-9AFBF4D02983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="28680" yWindow="615" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LA 5 punktu aprēķins" sheetId="8" r:id="rId1"/>
     <sheet name="IKI uz 1 iedz." sheetId="12" state="hidden" r:id="rId2"/>
     <sheet name="Izvēlne" sheetId="11" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'IKI uz 1 iedz.'!$A$3:$D$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'IKI uz 1 iedz.'!$A$3:$D$38</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C26" i="8" l="1"/>
-[...4 lines deleted...]
-  <c r="D38" i="12"/>
+  <c r="D38" i="12" l="1"/>
   <c r="D37" i="12"/>
   <c r="D36" i="12"/>
   <c r="D35" i="12"/>
   <c r="D34" i="12"/>
   <c r="D33" i="12"/>
   <c r="D32" i="12"/>
   <c r="D31" i="12"/>
   <c r="D30" i="12"/>
   <c r="D29" i="12"/>
   <c r="D28" i="12"/>
   <c r="D27" i="12"/>
   <c r="D26" i="12"/>
   <c r="D25" i="12"/>
   <c r="D24" i="12"/>
   <c r="D23" i="12"/>
   <c r="D22" i="12"/>
   <c r="D21" i="12"/>
   <c r="D20" i="12"/>
   <c r="D19" i="12"/>
   <c r="D18" i="12"/>
   <c r="D17" i="12"/>
   <c r="D16" i="12"/>
   <c r="D15" i="12"/>
   <c r="D14" i="12"/>
   <c r="D13" i="12"/>
   <c r="D12" i="12"/>
   <c r="D11" i="12"/>
   <c r="D10" i="12"/>
   <c r="D9" i="12"/>
   <c r="D8" i="12"/>
   <c r="D7" i="12"/>
   <c r="D6" i="12"/>
   <c r="D5" i="12"/>
   <c r="D4" i="12"/>
+  <c r="C26" i="8"/>
+  <c r="E26" i="8" s="1"/>
+  <c r="D72" i="8"/>
+  <c r="D73" i="8"/>
   <c r="E18" i="8" l="1"/>
   <c r="E78" i="8" l="1"/>
   <c r="E49" i="8" l="1"/>
   <c r="E38" i="8" l="1"/>
   <c r="E60" i="8"/>
   <c r="E54" i="8"/>
   <c r="E31" i="8" l="1"/>
   <c r="E67" i="8" l="1"/>
   <c r="E19" i="8" l="1"/>
   <c r="E72" i="8" l="1"/>
   <c r="E73" i="8" l="1"/>
   <c r="E62" i="8"/>
   <c r="E61" i="8"/>
   <c r="E11" i="8"/>
   <c r="E13" i="8"/>
   <c r="E12" i="8"/>
   <c r="E7" i="8"/>
   <c r="E6" i="8"/>
   <c r="E5" i="8"/>
   <c r="E80" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="103">
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Novads</t>
   </si>
   <si>
     <t>Projekta kopējās attiecināmās izmaksas</t>
   </si>
   <si>
     <t>Pašvaldība</t>
   </si>
   <si>
     <t>Punkti</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>PUNKTI KOPĀ</t>
   </si>
   <si>
     <t>Atbilst</t>
   </si>
   <si>
@@ -422,53 +422,50 @@
     <t>Salaspils novads</t>
   </si>
   <si>
     <t>Saldus novads</t>
   </si>
   <si>
     <t>Saulkrastu novads</t>
   </si>
   <si>
     <t>Siguldas novads</t>
   </si>
   <si>
     <t>Smiltenes novads</t>
   </si>
   <si>
     <t>Talsu novads</t>
   </si>
   <si>
     <t>Tukuma novads</t>
   </si>
   <si>
     <t>Valkas novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
-  </si>
-[...1 lines deleted...]
-    <t>Varakļānu novads</t>
   </si>
   <si>
     <t>Ventspils novads</t>
   </si>
   <si>
     <t>4. Iekšzemes kopprodukts (IKP) uz vienu iedzīvotāju</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Minimālais punktu skaits, lai pretendētu uz atbalstu, ir </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -480,64 +477,50 @@
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>punkti</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>Iekšzemes kopprodukts uz vienu iedzīvotāju (2022.gadā)</t>
-[...12 lines deleted...]
-  <si>
     <t>Publiskais finansējums saņemts šādos Latvijas Lauku attīstības programmas 2014.–2020. gada plānošanas un pārejas perioda pasākumos un 2023.–2027. gada intervencēs:
 1) LEADER (projekti, kuru mērķis bija lauksaimniecības produktu pārstrāde);
 2) "Ieguldījumi materiālajos aktīvos";
 3) 2014.–2020. gada plānošanas un pārejas perioda apakšpasākumos "Atbalsts uzņēmējdarbības uzsākšanai, attīstot mazās lauku saimniecības", "Atbalsts jaunajiem lauksaimniekiem uzņēmējdarbības uzsākšanai" un 2023.–2027. gada intervencē "Atbalsts ieguldījumiem mazajās lauku saimniecībās", “Atbalsts gados jaunajiem lauksaimniekiem uzņēmējdarbības uzsākšanai”.</t>
   </si>
   <si>
     <t>Novads, kurā īsteno projektu</t>
   </si>
   <si>
     <t>Dārzkopība (30 punkti)</t>
   </si>
   <si>
     <t>Lopkopība (t.sk. biškopība) (20 punkti)</t>
   </si>
   <si>
     <t>Pārējās lauksaimniecības nozares (10 punkti)</t>
   </si>
   <si>
     <t>Bioloģiskā lauksaimniecība (15 punkti)</t>
   </si>
   <si>
     <t>Integrētās lauksaimniecības augļkopība, dārzkopība (10 punkti)</t>
   </si>
   <si>
     <t>Pārējie (5 punkti)</t>
@@ -601,55 +584,69 @@
   </si>
   <si>
     <t>Vismaz 1–3 gadus ir attiecīgās nozares atbilstīgas kooperatīvās sabiedrības biedrs, Eiropas kooperatīvās sabiedrības biedrs vai ražotāju organizācijas biedrs (3 punkti)</t>
   </si>
   <si>
     <t>Noslēgts ilgtermiņa līgums ar pārstrādes uzņēmumu vai par produkcijas realizāciju (3 punkti)</t>
   </si>
   <si>
     <t>Projekts tiek īstenots kā kopprojekts (5 punkti)</t>
   </si>
   <si>
     <t>Projekts netiek īstenots kā kopprojekts (0 punkti)</t>
   </si>
   <si>
     <t>Pārstrādā savu saražoto primārās lauksaimniecības produkciju (10 punkti)</t>
   </si>
   <si>
     <t>Maksimāli iespējamais punktu skaits ir 12 punkti.</t>
   </si>
   <si>
     <t>Maksimāli iespējamais punktu skaits ir 10 punkti.</t>
   </si>
   <si>
     <t>Ilgtermiņa līgums ir starp primārās lauksaimniecības produktu ražotāju un lauksaimniecības produktu pārstrādātāju noslēgts rakstveida līgums par primārās lauksaimniecības produktu piegādi, kurā noteikts piegādātās produkcijas apjoms, kvalitātes rādītāji, un samaksas kārtība, un kurš noslēgts vismaz uz gadu.</t>
   </si>
+  <si>
+    <t>Iekšzemes kopprodukts uz vienu iedzīvotāju (2023.gadā)</t>
+  </si>
+  <si>
+    <t>Iekšzemes kopprodukts, 2023.g.
+(CSP IKR060)</t>
+  </si>
+  <si>
+    <t>Iedzīvotāju skaits, 2023.g. 
+CSP RIG010)</t>
+  </si>
+  <si>
+    <t>Iekšzemes kopprodukts uz 1 iedzīvotāju, 2023.g.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -1053,84 +1050,117 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -1152,106 +1182,73 @@
     <xf numFmtId="49" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Parasts 2" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Parasts 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF6C2BC"/>
       <color rgb="FFF0978E"/>
       <color rgb="FFD54747"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1514,879 +1511,879 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="60.5546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="7.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="60.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="26.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="8.88671875" style="1"/>
+    <col min="6" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:5" ht="46.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="28"/>
-[...5 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+    </row>
+    <row r="3" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="29"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+    </row>
+    <row r="4" spans="1:5" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="36"/>
+      <c r="D4" s="47"/>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B5" s="11"/>
-      <c r="C5" s="37"/>
-[...1 lines deleted...]
-      <c r="E5" s="30">
+      <c r="C5" s="48"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="41">
         <f>IF(B5="JĀ",30,IF(B6="JĀ",20,IF(B7="JĀ",10,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B6" s="11"/>
-      <c r="C6" s="39"/>
-[...1 lines deleted...]
-      <c r="E6" s="31">
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="42">
         <f>IF(B6="JĀ",30,IF(B7="JĀ",20,IF(B9="JĀ",10,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B7" s="11"/>
-      <c r="C7" s="41"/>
-[...1 lines deleted...]
-      <c r="E7" s="32">
+      <c r="C7" s="52"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="43">
         <f>IF(B7="JĀ",30,IF(B9="JĀ",20,IF(B11="JĀ",10,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="E8" s="6"/>
     </row>
-    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="33" t="s">
+    <row r="9" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="33"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+    </row>
+    <row r="10" spans="1:5" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="35" t="s">
+      <c r="C10" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="36"/>
+      <c r="D10" s="47"/>
       <c r="E10" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B11" s="11"/>
-      <c r="C11" s="37"/>
-[...1 lines deleted...]
-      <c r="E11" s="30">
+      <c r="C11" s="48"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="41">
         <f>IF(B11="JĀ",15,IF(B12="JĀ",10,IF(B13="JĀ",5,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B12" s="11"/>
-      <c r="C12" s="39"/>
-[...1 lines deleted...]
-      <c r="E12" s="31" t="e">
+      <c r="C12" s="50"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="42" t="e">
         <f>IF(B12="JĀ",30,IF(B13="JĀ",20,IF(#REF!="JĀ",10,0)))</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B13" s="11"/>
-      <c r="C13" s="41"/>
-[...1 lines deleted...]
-      <c r="E13" s="32" t="e">
+      <c r="C13" s="52"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="43" t="e">
         <f>IF(B13="JĀ",30,IF(#REF!="JĀ",20,IF(#REF!="JĀ",10,0)))</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="25" t="s">
+    <row r="14" spans="1:5" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="25"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+    </row>
+    <row r="15" spans="1:5" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7"/>
       <c r="B15" s="6"/>
       <c r="E15" s="6"/>
     </row>
-    <row r="16" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="34" t="s">
+    <row r="16" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="34"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+    </row>
+    <row r="17" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="43" t="s">
+      <c r="C17" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="43"/>
+      <c r="D17" s="54"/>
       <c r="E17" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="21"/>
-      <c r="C18" s="26"/>
-[...1 lines deleted...]
-      <c r="E18" s="27">
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38">
         <f>IFERROR(15*B18/B19,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="21"/>
-      <c r="C19" s="26"/>
-[...1 lines deleted...]
-      <c r="E19" s="27" t="e">
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="38" t="e">
         <f>IF(B19="JĀ",30,IF(#REF!="JĀ",20,IF(#REF!="JĀ",10,0)))</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="24"/>
-[...5 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+    </row>
+    <row r="21" spans="1:6" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="24"/>
-[...5 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="24"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+    </row>
+    <row r="23" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7"/>
       <c r="B23" s="6"/>
       <c r="E23" s="6"/>
     </row>
-    <row r="24" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    <row r="25" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+    </row>
+    <row r="25" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="35" t="s">
+      <c r="C25" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="D25" s="36"/>
+      <c r="D25" s="47"/>
       <c r="E25" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B26" s="11"/>
-      <c r="C26" s="54" t="str">
-        <f>IFERROR(VLOOKUP(B26,'IKI uz 1 iedz.'!A3:D39,4,FALSE),"")</f>
+      <c r="C26" s="68" t="str">
+        <f>IFERROR(VLOOKUP(B26,'IKI uz 1 iedz.'!A3:D38,4,FALSE),"")</f>
         <v/>
       </c>
-      <c r="D26" s="55"/>
+      <c r="D26" s="69"/>
       <c r="E26" s="8">
         <f>IF(AND(C26&gt;0,C26&lt;=10000),15,IF(AND(C26&gt;10000,C26&lt;=15000),10,IF(AND(C26&gt;15000,C26&lt;=20000),5,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A27" s="25" t="s">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="25"/>
-[...4 lines deleted...]
-    <row r="28" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+    </row>
+    <row r="28" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
       <c r="B28" s="6"/>
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="33" t="s">
+    <row r="29" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="33"/>
-[...4 lines deleted...]
-    <row r="30" spans="1:6" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="45"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+    </row>
+    <row r="30" spans="1:6" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="35" t="s">
+      <c r="C30" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D30" s="36"/>
+      <c r="D30" s="47"/>
       <c r="E30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="14"/>
     </row>
-    <row r="31" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="21"/>
-      <c r="C31" s="26"/>
-      <c r="D31" s="26"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
       <c r="E31" s="23">
         <f>ROUNDDOWN(IF(OR(B31="",B31&lt;3000,B31&gt;15000),0,(15000-B31)/1000),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="17" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-      <c r="A32" s="25" t="s">
+    <row r="32" spans="1:6" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="25"/>
-[...5 lines deleted...]
-      <c r="A33" s="56" t="s">
+      <c r="B32" s="36"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+    </row>
+    <row r="33" spans="1:6" s="17" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="56"/>
-[...13 lines deleted...]
-    <row r="35" spans="1:6" s="17" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+    </row>
+    <row r="34" spans="1:6" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="65" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="65"/>
+      <c r="C34" s="65"/>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+    </row>
+    <row r="35" spans="1:6" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
       <c r="A35" s="22"/>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
     </row>
-    <row r="36" spans="1:6" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="34" t="s">
+    <row r="36" spans="1:6" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="34"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+    </row>
+    <row r="37" spans="1:6" s="17" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C37" s="43" t="s">
+      <c r="C37" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="D37" s="43"/>
+      <c r="D37" s="54"/>
       <c r="E37" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="38" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B38" s="11"/>
-      <c r="C38" s="26"/>
-[...1 lines deleted...]
-      <c r="E38" s="27">
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="38">
         <f>IF(B38="JĀ",10,0)*IFERROR(B42/B43,1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B39" s="11"/>
-      <c r="C39" s="26"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="38"/>
+    </row>
+    <row r="40" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7"/>
       <c r="B40" s="15"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="10"/>
     </row>
-    <row r="41" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="57" t="s">
+    <row r="41" spans="1:6" s="17" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A41" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="B41" s="57"/>
-[...4 lines deleted...]
-    <row r="42" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="66"/>
+      <c r="C41" s="66"/>
+      <c r="D41" s="66"/>
+      <c r="E41" s="66"/>
+    </row>
+    <row r="42" spans="1:6" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="10"/>
     </row>
-    <row r="43" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" s="17" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="10"/>
     </row>
-    <row r="44" spans="1:6" s="17" customFormat="1" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="A45" s="56" t="s">
+    <row r="44" spans="1:6" s="17" customFormat="1" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="65"/>
+    </row>
+    <row r="45" spans="1:6" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="B45" s="56"/>
-[...4 lines deleted...]
-    <row r="46" spans="1:6" s="17" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+    </row>
+    <row r="46" spans="1:6" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
       <c r="A46" s="20"/>
       <c r="B46" s="20"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
     </row>
-    <row r="47" spans="1:6" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="34" t="s">
+    <row r="47" spans="1:6" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="B47" s="34"/>
-[...4 lines deleted...]
-    <row r="48" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="44"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+    </row>
+    <row r="48" spans="1:6" s="17" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="35" t="s">
+      <c r="C48" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D48" s="36"/>
+      <c r="D48" s="47"/>
       <c r="E48" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F48" s="18"/>
     </row>
-    <row r="49" spans="1:8" s="17" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" s="17" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="21"/>
-      <c r="C49" s="47"/>
-      <c r="D49" s="48"/>
+      <c r="C49" s="58"/>
+      <c r="D49" s="59"/>
       <c r="E49" s="8">
         <f>IF(AND(B49&gt;0,B49&lt;=15000),10,IF(AND(B49&gt;15000,B49&lt;=30000),5,0))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="17" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="A52" s="29" t="s">
+    <row r="50" spans="1:8" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="65"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+    </row>
+    <row r="51" spans="1:8" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="1:8" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B52" s="29"/>
-[...4 lines deleted...]
-    <row r="53" spans="1:8" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="40"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+    </row>
+    <row r="53" spans="1:8" s="17" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C53" s="35" t="s">
+      <c r="C53" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D53" s="36"/>
+      <c r="D53" s="47"/>
       <c r="E53" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="18"/>
     </row>
-    <row r="54" spans="1:8" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:8" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="21"/>
-      <c r="C54" s="37"/>
-[...1 lines deleted...]
-      <c r="E54" s="30">
+      <c r="C54" s="48"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="41">
         <f>IFERROR(10*B54/B55,0)</f>
         <v>0</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
-    <row r="55" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="21"/>
-      <c r="C55" s="41"/>
-[...14 lines deleted...]
-      <c r="A58" s="34" t="s">
+      <c r="C55" s="52"/>
+      <c r="D55" s="53"/>
+      <c r="E55" s="43"/>
+    </row>
+    <row r="56" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" s="65"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="65"/>
+      <c r="E56" s="65"/>
+    </row>
+    <row r="57" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="34"/>
-[...4 lines deleted...]
-    <row r="59" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+    </row>
+    <row r="59" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C59" s="35" t="s">
+      <c r="C59" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D59" s="36"/>
+      <c r="D59" s="47"/>
       <c r="E59" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B60" s="11"/>
-      <c r="C60" s="37"/>
-[...1 lines deleted...]
-      <c r="E60" s="30">
+      <c r="C60" s="48"/>
+      <c r="D60" s="49"/>
+      <c r="E60" s="41">
         <f>IF(B60="JĀ",5,IF(B61="JĀ",3,IF(B62="JĀ",3,0)))</f>
         <v>0</v>
       </c>
       <c r="F60" s="14"/>
     </row>
-    <row r="61" spans="1:8" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B61" s="11"/>
-      <c r="C61" s="39"/>
-[...1 lines deleted...]
-      <c r="E61" s="31">
+      <c r="C61" s="50"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="42">
         <f>IF(B61="JĀ",30,IF(B62="JĀ",20,IF(B75="JĀ",10,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B62" s="11"/>
-      <c r="C62" s="41"/>
-[...1 lines deleted...]
-      <c r="E62" s="32">
+      <c r="C62" s="52"/>
+      <c r="D62" s="53"/>
+      <c r="E62" s="43">
         <f>IF(B62="JĀ",30,IF(B75="JĀ",20,IF(B77="JĀ",10,0)))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="A65" s="29" t="s">
+    <row r="63" spans="1:8" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B63" s="36"/>
+      <c r="C63" s="36"/>
+      <c r="D63" s="36"/>
+      <c r="E63" s="36"/>
+    </row>
+    <row r="64" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="1:6" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="29"/>
-[...4 lines deleted...]
-    <row r="66" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="40"/>
+      <c r="C65" s="40"/>
+      <c r="D65" s="40"/>
+      <c r="E65" s="40"/>
+    </row>
+    <row r="66" spans="1:6" s="17" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C66" s="35" t="s">
+      <c r="C66" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D66" s="36"/>
+      <c r="D66" s="47"/>
       <c r="E66" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="67" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B67" s="11"/>
-      <c r="C67" s="37"/>
-[...1 lines deleted...]
-      <c r="E67" s="30">
+      <c r="C67" s="48"/>
+      <c r="D67" s="49"/>
+      <c r="E67" s="41">
         <f>IF(B67="JĀ",5,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B68" s="11"/>
-      <c r="C68" s="41"/>
-[...5 lines deleted...]
-      <c r="A70" s="29" t="s">
+      <c r="C68" s="52"/>
+      <c r="D68" s="53"/>
+      <c r="E68" s="43"/>
+    </row>
+    <row r="69" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B70" s="29"/>
-[...4 lines deleted...]
-    <row r="71" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B70" s="40"/>
+      <c r="C70" s="40"/>
+      <c r="D70" s="40"/>
+      <c r="E70" s="40"/>
+    </row>
+    <row r="71" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F71" s="14"/>
     </row>
-    <row r="72" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="13"/>
-      <c r="C72" s="45"/>
-      <c r="D72" s="52">
+      <c r="C72" s="56"/>
+      <c r="D72" s="63">
         <f>IFERROR(B72/(B72+B73)*100,0)</f>
         <v>0</v>
       </c>
-      <c r="E72" s="30">
+      <c r="E72" s="41">
         <f>IF(D72&lt;10,0,IF(D72&gt;=51,5,3))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B73" s="13"/>
-      <c r="C73" s="46"/>
-      <c r="D73" s="53" t="str">
+      <c r="C73" s="57"/>
+      <c r="D73" s="64" t="str">
         <f>IFERROR(#REF!/(#REF!+#REF!)*100,"")</f>
         <v/>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="43">
         <f>IF(OR(C73="",C73&lt;10),0,IF(C73&gt;=51,10,5))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A74" s="25" t="s">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="B74" s="25"/>
-[...6 lines deleted...]
-      <c r="A76" s="29" t="s">
+      <c r="B74" s="36"/>
+      <c r="C74" s="36"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+    </row>
+    <row r="75" spans="1:6" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B76" s="29"/>
-[...4 lines deleted...]
-    <row r="77" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B76" s="40"/>
+      <c r="C76" s="40"/>
+      <c r="D76" s="40"/>
+      <c r="E76" s="40"/>
+    </row>
+    <row r="77" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C77" s="35" t="s">
+      <c r="C77" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D77" s="36"/>
+      <c r="D77" s="47"/>
       <c r="E77" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B78" s="11"/>
-      <c r="C78" s="47"/>
-      <c r="D78" s="48"/>
+      <c r="C78" s="58"/>
+      <c r="D78" s="59"/>
       <c r="E78" s="8">
         <f>IF(B78="JĀ",10,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:6" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="7"/>
       <c r="B79" s="15"/>
       <c r="C79" s="16"/>
       <c r="D79" s="16"/>
       <c r="E79" s="10"/>
     </row>
-    <row r="80" spans="1:6" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="49" t="s">
+    <row r="80" spans="1:6" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B80" s="50"/>
-[...1 lines deleted...]
-      <c r="D80" s="51"/>
+      <c r="B80" s="61"/>
+      <c r="C80" s="61"/>
+      <c r="D80" s="62"/>
       <c r="E80" s="9">
         <f>SUM(E5,E11,E18,E26,E31,E38,E49,E54,E60,E67,E72,E78)</f>
         <v>0</v>
       </c>
       <c r="F80" s="12"/>
     </row>
-    <row r="81" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E81" s="44"/>
+    <row r="81" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B81" s="55"/>
+      <c r="C81" s="55"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="55"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="62">
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="C54:D55"/>
     <mergeCell ref="E54:E55"/>
     <mergeCell ref="A56:E56"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="A34:E34"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A45:E45"/>
@@ -2416,751 +2413,735 @@
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D13"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="A58:E58"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D7"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="C18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="A20:E20"/>
   </mergeCells>
   <conditionalFormatting sqref="B31">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>15000</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B67:B68 B28 B60:B62 B78:B79 B38:B39 B23 B5:B8 B11:B13 B15">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B67:B68 B28 B60:B62 B78:B79 B38:B39 B23 B5:B8 B11:B13 B15" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"JĀ"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Izvēlne!$A$1:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>B42:B43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>'IKI uz 1 iedz.'!$A$4:$A$39</xm:f>
+            <xm:f>'IKI uz 1 iedz.'!$A$4:$A$38</xm:f>
           </x14:formula1>
           <xm:sqref>B26</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
+      <pane ySplit="3" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="59" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.88671875" style="59"/>
+    <col min="1" max="1" width="25.42578125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="28" customWidth="1"/>
+    <col min="3" max="4" width="19.7109375" style="24" customWidth="1"/>
+    <col min="5" max="5" width="23.28515625" style="24" customWidth="1"/>
+    <col min="6" max="6" width="11" style="24" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A3" s="63" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="27"/>
+    </row>
+    <row r="3" spans="1:6" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="64" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="66" t="s">
+      <c r="B3" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="67">
-[...12 lines deleted...]
-      <c r="A5" s="66" t="s">
+      <c r="B4" s="33">
+        <v>392142000</v>
+      </c>
+      <c r="C4" s="33">
+        <v>28854</v>
+      </c>
+      <c r="D4" s="34">
+        <f>B4/C4</f>
+        <v>13590.559367851944</v>
+      </c>
+      <c r="F4" s="28"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="67">
-[...12 lines deleted...]
-      <c r="A6" s="66" t="s">
+      <c r="B5" s="33">
+        <v>129150000</v>
+      </c>
+      <c r="C5" s="33">
+        <v>13533</v>
+      </c>
+      <c r="D5" s="34">
+        <f t="shared" ref="D5:D38" si="0">B5/C5</f>
+        <v>9543.3385058745298</v>
+      </c>
+      <c r="F5" s="28"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="67">
-[...12 lines deleted...]
-      <c r="A7" s="66" t="s">
+      <c r="B6" s="33">
+        <v>141512000</v>
+      </c>
+      <c r="C6" s="33">
+        <v>24389</v>
+      </c>
+      <c r="D6" s="34">
+        <f t="shared" si="0"/>
+        <v>5802.2879166837511</v>
+      </c>
+      <c r="F6" s="28"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="67">
-[...12 lines deleted...]
-      <c r="A8" s="66" t="s">
+      <c r="B7" s="33">
+        <v>351793000</v>
+      </c>
+      <c r="C7" s="33">
+        <v>22690</v>
+      </c>
+      <c r="D7" s="34">
+        <f t="shared" si="0"/>
+        <v>15504.319083296607</v>
+      </c>
+      <c r="F7" s="28"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="67">
-[...12 lines deleted...]
-      <c r="A9" s="66" t="s">
+      <c r="B8" s="33">
+        <v>133241000</v>
+      </c>
+      <c r="C8" s="33">
+        <v>18159</v>
+      </c>
+      <c r="D8" s="34">
+        <f t="shared" si="0"/>
+        <v>7337.4635167134757</v>
+      </c>
+      <c r="F8" s="28"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="67">
-[...12 lines deleted...]
-      <c r="A10" s="66" t="s">
+      <c r="B9" s="33">
+        <v>455806000</v>
+      </c>
+      <c r="C9" s="33">
+        <v>41149</v>
+      </c>
+      <c r="D9" s="34">
+        <f t="shared" si="0"/>
+        <v>11076.964203261319</v>
+      </c>
+      <c r="F9" s="28"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="67">
-[...12 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="B10" s="33">
+        <v>516701000</v>
+      </c>
+      <c r="C10" s="33">
+        <v>41831</v>
+      </c>
+      <c r="D10" s="34">
+        <f t="shared" si="0"/>
+        <v>12352.107288852765</v>
+      </c>
+      <c r="F10" s="28"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="67">
-[...12 lines deleted...]
-      <c r="A12" s="66" t="s">
+      <c r="B11" s="33">
+        <v>366461000</v>
+      </c>
+      <c r="C11" s="33">
+        <v>32837</v>
+      </c>
+      <c r="D11" s="34">
+        <f t="shared" si="0"/>
+        <v>11160.002436276152</v>
+      </c>
+      <c r="F11" s="28"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="67">
-[...12 lines deleted...]
-      <c r="A13" s="66" t="s">
+      <c r="B12" s="33">
+        <v>395399000</v>
+      </c>
+      <c r="C12" s="33">
+        <v>27969</v>
+      </c>
+      <c r="D12" s="34">
+        <f t="shared" si="0"/>
+        <v>14137.044585076335</v>
+      </c>
+      <c r="F12" s="28"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="67">
-[...12 lines deleted...]
-      <c r="A14" s="66" t="s">
+      <c r="B13" s="33">
+        <v>254984000</v>
+      </c>
+      <c r="C13" s="33">
+        <v>19069</v>
+      </c>
+      <c r="D13" s="34">
+        <f t="shared" si="0"/>
+        <v>13371.65032251298</v>
+      </c>
+      <c r="F13" s="28"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="67">
-[...12 lines deleted...]
-      <c r="A15" s="66" t="s">
+      <c r="B14" s="33">
+        <v>377441000</v>
+      </c>
+      <c r="C14" s="33">
+        <v>31992</v>
+      </c>
+      <c r="D14" s="34">
+        <f t="shared" si="0"/>
+        <v>11797.980745186296</v>
+      </c>
+      <c r="F14" s="28"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="67">
-[...12 lines deleted...]
-      <c r="A16" s="66" t="s">
+      <c r="B15" s="33">
+        <v>522622000</v>
+      </c>
+      <c r="C15" s="33">
+        <v>39925</v>
+      </c>
+      <c r="D15" s="34">
+        <f t="shared" si="0"/>
+        <v>13090.093926111458</v>
+      </c>
+      <c r="F15" s="28"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="67">
-[...12 lines deleted...]
-      <c r="A17" s="66" t="s">
+      <c r="B16" s="33">
+        <v>136512000</v>
+      </c>
+      <c r="C16" s="33">
+        <v>20360</v>
+      </c>
+      <c r="D16" s="34">
+        <f t="shared" si="0"/>
+        <v>6704.9115913555988</v>
+      </c>
+      <c r="F16" s="28"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="67">
-[...12 lines deleted...]
-      <c r="A18" s="66" t="s">
+      <c r="B17" s="33">
+        <v>333076000</v>
+      </c>
+      <c r="C17" s="33">
+        <v>27363</v>
+      </c>
+      <c r="D17" s="34">
+        <f t="shared" si="0"/>
+        <v>12172.495705880203</v>
+      </c>
+      <c r="F17" s="28"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="67">
-[...12 lines deleted...]
-      <c r="A19" s="66" t="s">
+      <c r="B18" s="33">
+        <v>690365000</v>
+      </c>
+      <c r="C18" s="33">
+        <v>31249</v>
+      </c>
+      <c r="D18" s="34">
+        <f t="shared" si="0"/>
+        <v>22092.386956382605</v>
+      </c>
+      <c r="F18" s="28"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="67">
-[...12 lines deleted...]
-      <c r="A20" s="66" t="s">
+      <c r="B19" s="33">
+        <v>264982000</v>
+      </c>
+      <c r="C19" s="33">
+        <v>27832</v>
+      </c>
+      <c r="D19" s="34">
+        <f t="shared" si="0"/>
+        <v>9520.7674619143436</v>
+      </c>
+      <c r="F19" s="28"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="67">
-[...12 lines deleted...]
-      <c r="A21" s="66" t="s">
+      <c r="B20" s="33">
+        <v>195195000</v>
+      </c>
+      <c r="C20" s="33">
+        <v>10399</v>
+      </c>
+      <c r="D20" s="34">
+        <f t="shared" si="0"/>
+        <v>18770.554861044333</v>
+      </c>
+      <c r="F20" s="28"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="67">
-[...12 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="B21" s="33">
+        <v>191226000</v>
+      </c>
+      <c r="C21" s="33">
+        <v>21149</v>
+      </c>
+      <c r="D21" s="34">
+        <f t="shared" si="0"/>
+        <v>9041.8459501631278</v>
+      </c>
+      <c r="F21" s="28"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="67">
-[...12 lines deleted...]
-      <c r="A23" s="66" t="s">
+      <c r="B22" s="33">
+        <v>425594000</v>
+      </c>
+      <c r="C22" s="33">
+        <v>30610</v>
+      </c>
+      <c r="D22" s="34">
+        <f t="shared" si="0"/>
+        <v>13903.75694217576</v>
+      </c>
+      <c r="F22" s="28"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="B23" s="67">
-[...12 lines deleted...]
-      <c r="A24" s="66" t="s">
+      <c r="B23" s="33">
+        <v>1650979000</v>
+      </c>
+      <c r="C23" s="33">
+        <v>35984</v>
+      </c>
+      <c r="D23" s="34">
+        <f t="shared" si="0"/>
+        <v>45880.919297465538</v>
+      </c>
+      <c r="F23" s="28"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="67">
-[...12 lines deleted...]
-      <c r="A25" s="66" t="s">
+      <c r="B24" s="33">
+        <v>554331000</v>
+      </c>
+      <c r="C24" s="33">
+        <v>58477</v>
+      </c>
+      <c r="D24" s="34">
+        <f t="shared" si="0"/>
+        <v>9479.4705610752953</v>
+      </c>
+      <c r="F24" s="28"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="B25" s="67">
-[...12 lines deleted...]
-      <c r="A26" s="66" t="s">
+      <c r="B25" s="33">
+        <v>322429000</v>
+      </c>
+      <c r="C25" s="33">
+        <v>20659</v>
+      </c>
+      <c r="D25" s="34">
+        <f t="shared" si="0"/>
+        <v>15607.192990948255</v>
+      </c>
+      <c r="F25" s="28"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="67">
-[...12 lines deleted...]
-      <c r="A27" s="66" t="s">
+      <c r="B26" s="33">
+        <v>127717000</v>
+      </c>
+      <c r="C26" s="33">
+        <v>15969</v>
+      </c>
+      <c r="D26" s="34">
+        <f t="shared" si="0"/>
+        <v>7997.8082534911391</v>
+      </c>
+      <c r="F26" s="28"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="67">
-[...12 lines deleted...]
-      <c r="A28" s="66" t="s">
+      <c r="B27" s="33">
+        <v>256283000</v>
+      </c>
+      <c r="C27" s="33">
+        <v>28246</v>
+      </c>
+      <c r="D27" s="34">
+        <f t="shared" si="0"/>
+        <v>9073.2493096367634</v>
+      </c>
+      <c r="F27" s="28"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B28" s="67">
-[...12 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="B28" s="33">
+        <v>925201000</v>
+      </c>
+      <c r="C28" s="33">
+        <v>33799</v>
+      </c>
+      <c r="D28" s="34">
+        <f t="shared" si="0"/>
+        <v>27373.6205213172</v>
+      </c>
+      <c r="F28" s="28"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B29" s="67">
-[...12 lines deleted...]
-      <c r="A30" s="66" t="s">
+      <c r="B29" s="33">
+        <v>330218000</v>
+      </c>
+      <c r="C29" s="33">
+        <v>23510</v>
+      </c>
+      <c r="D29" s="34">
+        <f t="shared" si="0"/>
+        <v>14045.852828583582</v>
+      </c>
+      <c r="F29" s="28"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="B30" s="67">
-[...12 lines deleted...]
-      <c r="A31" s="66" t="s">
+      <c r="B30" s="33">
+        <v>400606000</v>
+      </c>
+      <c r="C30" s="33">
+        <v>26945</v>
+      </c>
+      <c r="D30" s="34">
+        <f t="shared" si="0"/>
+        <v>14867.544999072185</v>
+      </c>
+      <c r="F30" s="28"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B31" s="67">
-[...12 lines deleted...]
-      <c r="A32" s="66" t="s">
+      <c r="B31" s="33">
+        <v>100283000</v>
+      </c>
+      <c r="C31" s="33">
+        <v>9695</v>
+      </c>
+      <c r="D31" s="34">
+        <f t="shared" si="0"/>
+        <v>10343.785456420836</v>
+      </c>
+      <c r="F31" s="28"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="B32" s="67">
-[...12 lines deleted...]
-      <c r="A33" s="66" t="s">
+      <c r="B32" s="33">
+        <v>404447000</v>
+      </c>
+      <c r="C32" s="33">
+        <v>31359</v>
+      </c>
+      <c r="D32" s="34">
+        <f t="shared" si="0"/>
+        <v>12897.318154277878</v>
+      </c>
+      <c r="F32" s="28"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="67">
-[...12 lines deleted...]
-      <c r="A34" s="66" t="s">
+      <c r="B33" s="33">
+        <v>276081000</v>
+      </c>
+      <c r="C33" s="33">
+        <v>17914</v>
+      </c>
+      <c r="D33" s="34">
+        <f t="shared" si="0"/>
+        <v>15411.465892597967</v>
+      </c>
+      <c r="F33" s="28"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="67">
-[...12 lines deleted...]
-      <c r="A35" s="66" t="s">
+      <c r="B34" s="33">
+        <v>450577000</v>
+      </c>
+      <c r="C34" s="33">
+        <v>35242</v>
+      </c>
+      <c r="D34" s="34">
+        <f t="shared" si="0"/>
+        <v>12785.227853129789</v>
+      </c>
+      <c r="F34" s="28"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="67">
-[...12 lines deleted...]
-      <c r="A36" s="66" t="s">
+      <c r="B35" s="33">
+        <v>543074000</v>
+      </c>
+      <c r="C35" s="33">
+        <v>44321</v>
+      </c>
+      <c r="D35" s="34">
+        <f t="shared" si="0"/>
+        <v>12253.198258162045</v>
+      </c>
+      <c r="F35" s="28"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="67">
-[...12 lines deleted...]
-      <c r="A37" s="66" t="s">
+      <c r="B36" s="33">
+        <v>67923000</v>
+      </c>
+      <c r="C36" s="33">
+        <v>7689</v>
+      </c>
+      <c r="D36" s="34">
+        <f t="shared" si="0"/>
+        <v>8833.7885290674985</v>
+      </c>
+      <c r="F36" s="28"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="B37" s="67">
-[...12 lines deleted...]
-      <c r="A38" s="66" t="s">
+      <c r="B37" s="33">
+        <v>951924000</v>
+      </c>
+      <c r="C37" s="33">
+        <v>51311</v>
+      </c>
+      <c r="D37" s="34">
+        <f t="shared" si="0"/>
+        <v>18552.045370388416</v>
+      </c>
+      <c r="F37" s="28"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="67">
-[...25 lines deleted...]
-      <c r="F39" s="69"/>
+      <c r="B38" s="33">
+        <v>140151000</v>
+      </c>
+      <c r="C38" s="33">
+        <v>10496</v>
+      </c>
+      <c r="D38" s="34">
+        <f t="shared" si="0"/>
+        <v>13352.801067073171</v>
+      </c>
+      <c r="F38" s="28"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:D39"/>
+  <autoFilter ref="A3:D38" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.74803149606299213" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.74803149606299213"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>