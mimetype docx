--- v0 (2025-11-03)
+++ v1 (2026-09-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FF8488B" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="00325ABB" w:rsidRDefault="002119F2" w:rsidP="002119F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325ABB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Skaidrojums projektu atlases kritēriju jeb punktu noteikšanai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1303C4BB" w14:textId="0E10B8BB" w:rsidR="002119F2" w:rsidRPr="005E7A67" w:rsidRDefault="002119F2" w:rsidP="002119F2">
@@ -719,70 +719,70 @@
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>darījumdarbības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00504026">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> plānu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="634092E5" w14:textId="6C1F0FD8" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="007671AE">
-[...18 lines deleted...]
-              <w:t>Augļkopība, dārzeņkopība</w:t>
+          <w:p w14:paraId="634092E5" w14:textId="2AA3A741" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00DE180D" w:rsidP="007671AE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Dārzkopība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F505566" w14:textId="77777777" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002119F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
@@ -1046,70 +1046,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="218FD4FF" w14:textId="77777777" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25EAF8C1" w14:textId="5B6B8656" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="007671AE">
+          <w:p w14:paraId="25EAF8C1" w14:textId="63D398F2" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00504026">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Lopkopība</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE180D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (t.sk. biškopība)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4255CDD8" w14:textId="1B7D3E99" w:rsidR="00504026" w:rsidRPr="002119F2" w:rsidRDefault="00504026" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
@@ -1573,70 +1583,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CBE5643" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0034E9" w14:textId="52829DA5" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
+          <w:p w14:paraId="5D0034E9" w14:textId="4B4149E4" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005641E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>10 000–15 000</w:t>
+              <w:t>10 00</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE180D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005641E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>–15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BFAB020" w14:textId="00EFE264" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
@@ -1713,70 +1743,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="412BA842" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42E2CC1C" w14:textId="3D20EA44" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
+          <w:p w14:paraId="42E2CC1C" w14:textId="4C6BE565" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005641E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15 000–20 000</w:t>
+              <w:t>15 00</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005641E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>–20 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11BD29BD" w14:textId="0280EB5E" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="007671AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
@@ -1857,70 +1907,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="291636A2" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543AA417" w14:textId="41BBD7A4" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="00E72E94">
+          <w:p w14:paraId="543AA417" w14:textId="1EF75208" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="00E72E94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005641E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>virs 20 000</w:t>
+              <w:t>virs 20 00</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68B5EBE2" w14:textId="26D23999" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="00E72E94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002119F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
@@ -2105,51 +2165,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="315547F2" w14:textId="754B4226" w:rsidR="005641E8" w:rsidRPr="00D96AAD" w:rsidRDefault="00D96AAD" w:rsidP="00C90B97">
+          <w:p w14:paraId="315547F2" w14:textId="26707B6F" w:rsidR="005641E8" w:rsidRPr="00D96AAD" w:rsidRDefault="00D96AAD" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Punktus piešķir, ja ir jau atzīta vai ir plānots izveidot bioloģisko saimniecību</w:t>
             </w:r>
             <w:r w:rsidR="00CC59B1">
               <w:rPr>
@@ -2173,51 +2233,62 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>siamniecības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CC59B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> statuss jāiegūst</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> līdz DDP beigām.</w:t>
+              <w:t xml:space="preserve"> līdz DDP beigām</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, vai uzraudzības laikā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005641E8" w:rsidRPr="002119F2" w14:paraId="7F321EA8" w14:textId="77777777" w:rsidTr="0011335A">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CC992A9" w14:textId="77777777" w:rsidR="005641E8" w:rsidRPr="002119F2" w:rsidRDefault="005641E8" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -3993,50 +4064,97 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008B1513" w:rsidRPr="008B1513">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00502C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4F5729B6" w14:textId="1B9FBFC3" w:rsidR="00A35608" w:rsidRDefault="00A35608" w:rsidP="00B34A7B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>EKO3 (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ainavas elementu izveide un saglabāšana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="48A0F7AA" w14:textId="77777777" w:rsidR="00B34A7B" w:rsidRDefault="00C35028" w:rsidP="00B34A7B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EKO4</w:t>
             </w:r>
             <w:r w:rsidR="008B1513">
@@ -5921,1148 +6039,220 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF26DAE" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002934DE" w:rsidRPr="002119F2" w14:paraId="26D951D0" w14:textId="77777777" w:rsidTr="0011335A">
-[...936 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C90B97" w:rsidRPr="002119F2" w14:paraId="58DAF2DE" w14:textId="77777777" w:rsidTr="0011335A">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A246E21" w14:textId="77777777" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+          <w:p w14:paraId="7A246E21" w14:textId="4CAEFBA8" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002119F2">
-[...7 lines deleted...]
-              <w:t>9.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90B97" w:rsidRPr="002119F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62A1D276" w14:textId="2DA30299" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+          <w:p w14:paraId="62A1D276" w14:textId="3C8A7583" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002934DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Gados jaunā lauksaimnieka vadītās saimniecības dalība atbilstīgā kooperatīvā vai ražotāju organizācijā</w:t>
             </w:r>
+            <w:r w:rsidR="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7513D70D" w14:textId="5B49656E" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00422386">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vismaz vienu gadu ir attiecīgās nozares atbilstīgas kooperatīvās sabiedrības biedrs, Eiropas kooperatīvās sabiedrības biedrs vai ražotāju organizāciju biedrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="152DF3EE" w14:textId="655421BC" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+          <w:p w14:paraId="152DF3EE" w14:textId="46F63949" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EF39BA6" w14:textId="7EABBF09" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+          <w:p w14:paraId="1EF39BA6" w14:textId="64CF3B04" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BD695BD" w14:textId="77777777" w:rsidR="00C90B97" w:rsidRDefault="00C90B97" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
@@ -7073,95 +6263,95 @@
               <w:t xml:space="preserve">Punktus piešķir </w:t>
             </w:r>
             <w:r w:rsidRPr="00C90B97">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saistībā ar gados jaunā lauksaimnieka dalību kooperatīvā, nevis ar iepriekšējo saimnieku.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DC433E1" w14:textId="2099E9EE" w:rsidR="006D47A6" w:rsidRDefault="006D47A6" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00067BCD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>http://www.llka.lv/atbilstibas-lpks/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="02A6ECE6" w14:textId="6BEB4068" w:rsidR="006D47A6" w:rsidRPr="002119F2" w:rsidRDefault="00BB039E" w:rsidP="0011335A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ražotāju organizāciju saraksts</w:t>
             </w:r>
             <w:r w:rsidR="0011335A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="0011335A" w:rsidRPr="002177FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.lad.gov.lv/lv/media/6513/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0011335A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C90B97" w:rsidRPr="002119F2" w14:paraId="28872F75" w14:textId="77777777" w:rsidTr="0011335A">
@@ -7185,99 +6375,162 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="71AE7B76" w14:textId="77777777" w:rsidR="00C90B97" w:rsidRPr="002934DE" w:rsidRDefault="00C90B97" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC35993" w14:textId="7CA3B739" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
-[...18 lines deleted...]
-              <w:t>Noslēgts ilgtermiņa līgums ar pārstrādes uzņēmumu vai par produkcijas realizāciju</w:t>
+          <w:p w14:paraId="11D3D3A8" w14:textId="7904820D" w:rsidR="00A35608" w:rsidRPr="00A35608" w:rsidRDefault="00A35608" w:rsidP="00A35608">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Noslēgts līgums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>par produkcijas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC35993" w14:textId="3CFE20F0" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00A35608">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>realizācij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A50320B" w14:textId="679F1E7C" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="00D707DA">
+          <w:p w14:paraId="5A50320B" w14:textId="031127DB" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="519CC170" w14:textId="77777777" w:rsidR="00C90B97" w:rsidRPr="002119F2" w:rsidRDefault="00C90B97" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
@@ -7477,71 +6730,81 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>kopā ar projektu</w:t>
             </w:r>
             <w:r w:rsidR="0046722F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002119F2" w:rsidRPr="002119F2" w14:paraId="6FA513EE" w14:textId="77777777" w:rsidTr="0011335A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62A41B25" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="00D707DA">
+          <w:p w14:paraId="62A41B25" w14:textId="62C9FE0B" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="00A35608" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002119F2">
-[...7 lines deleted...]
-              <w:t>10.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="002119F2" w:rsidRPr="002119F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB24BE2" w14:textId="7A16AA74" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="00422386" w:rsidP="00D707DA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422386">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7688,164 +6951,176 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002119F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E6D91B3" w14:textId="1B340F03" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="00717856" w:rsidP="005511F9">
+          <w:p w14:paraId="4E6D91B3" w14:textId="08422416" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="00717856" w:rsidP="005511F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>128</w:t>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00485A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5C7B6B79" w14:textId="77777777" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002119F2" w:rsidRPr="002119F2" w14:paraId="7A509A8A" w14:textId="77777777" w:rsidTr="00802DBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="214C367D" w14:textId="0C3EEAD2" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="002119F2">
+          <w:p w14:paraId="214C367D" w14:textId="2AAA6CC5" w:rsidR="002119F2" w:rsidRPr="002119F2" w:rsidRDefault="002119F2" w:rsidP="002119F2">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002119F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimālais punktu skaits, lai pretendētu uz atbalstu, ir </w:t>
             </w:r>
-            <w:r w:rsidR="00717856">
+            <w:r w:rsidR="00A35608">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="002119F2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> punkti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="03D30C97" w14:textId="37B0523B" w:rsidR="00C868BF" w:rsidRPr="00C868BF" w:rsidRDefault="00C868BF" w:rsidP="00C90B97">
+          <w:p w14:paraId="03D30C97" w14:textId="4AC25336" w:rsidR="00C868BF" w:rsidRPr="00C868BF" w:rsidRDefault="00C868BF" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C868BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Minimālais punktu skaits, l</w:t>
             </w:r>
@@ -7887,164 +7162,163 @@
             </w:r>
             <w:r w:rsidR="00E2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, ir </w:t>
             </w:r>
-            <w:r w:rsidR="00717856">
+            <w:r w:rsidR="00A35608">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>25.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C868BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5296B2A7" w14:textId="07EED23C" w:rsidR="002119F2" w:rsidRPr="00C868BF" w:rsidRDefault="00C868BF" w:rsidP="00C90B97">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5296B2A7" w14:textId="22BB4A7A" w:rsidR="002119F2" w:rsidRPr="00C868BF" w:rsidRDefault="00C868BF" w:rsidP="00C90B97">
             <w:pPr>
               <w:spacing w:before="195" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C868BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
             <w:r w:rsidRPr="00C868BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja pretendentam, sarēķinot kopējo iegūto punktu skaitu, nav vismaz </w:t>
             </w:r>
+            <w:r w:rsidR="00A35608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:r w:rsidR="00404D93" w:rsidRPr="00C868BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punkt</w:t>
+            </w:r>
+            <w:r w:rsidR="00404D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C868BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, projekta iesniegums nekvalificējas </w:t>
+            </w:r>
             <w:r w:rsidR="00717856">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>45</w:t>
-[...43 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>intervencei</w:t>
             </w:r>
             <w:r w:rsidR="00E2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pasākumam)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C868BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, līdz ar to tiks noraidīts, neuzsākot tā vērtēšanu.</w:t>
             </w:r>
           </w:p>
@@ -8116,50 +7390,51 @@
     <w:p w14:paraId="151CB840" w14:textId="246CE7A7" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>A – IKP uz vienu iedzīvotāju;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D52534" w14:textId="77777777" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">B – IKP faktiskajās cenās (CSP datu tabula IKR060). Iekšzemes kopprodukts un bruto pievienotā vērtība plānošanas reģionos, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>valstspilsētās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un novados faktiskajās cenās (pēc administratīvi teritoriālās reformas 2021. gadā), (tūkst. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
@@ -8183,51 +7458,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C – iedzīvotāju skaits attiecīgajā novadā (CSP datu tabula RIG010). Iedzīvotāji pēc dzimuma un vecuma grupām reģionos, novados, pilsētās, pagastos, ciemos, apkaimēs un blīvi apdzīvotās teritorijās (eksperimentālā statistika).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674A41B9" w14:textId="699AFFC5" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> Saskaņā ar izglītību apliecinošiem dokumentiem</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="p21.1" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="p21.1" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005E7A67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>​</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E295181" w14:textId="6133778D" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8648,51 +7923,50 @@
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> KLP stratēģiskā plāna intervences:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5109BF9C" w14:textId="77777777" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>→klimata un vides shēmas atbalsts (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ekoshēmas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E089172" w14:textId="77777777" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
@@ -8792,418 +8066,351 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>°LA 4.5. Mākslīgu mitrāju izveide (neienesīgās investīcijas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17945234" w14:textId="1C00C912" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>°LA 4.6. Bioloģiski vērtīgo zālāju atjaunošana (neienesīgās investīcijas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7B4199" w14:textId="44AEDD61" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
+    <w:p w14:paraId="07D8D3D7" w14:textId="5AD5CC17" w:rsidR="00874725" w:rsidRDefault="00A35608" w:rsidP="00874725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E7A67">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E7A67">
-[...3 lines deleted...]
-        <w:t> Kritēriju aprēķina, izmantojot šādu formulu:</w:t>
+      <w:r w:rsidR="00874725" w:rsidRPr="005E7A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> Kritēriju vērtē saistībā ar gados jaunā lauksaimnieka dalību kooperatīvā, nevis ar iepriekšējo saimnieku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A68BBF" w14:textId="6D20D8D5" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="008F48C5">
-[...13 lines deleted...]
-    <w:p w14:paraId="1B4BC008" w14:textId="77777777" w:rsidR="00874725" w:rsidRPr="005E7A67" w:rsidRDefault="00874725" w:rsidP="00874725">
+    <w:p w14:paraId="3A4DC5FD" w14:textId="49FF8B29" w:rsidR="00A35608" w:rsidRPr="005E7A67" w:rsidRDefault="00A35608" w:rsidP="00A35608">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E7A67">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="005E7A67">
+      <w:r w:rsidRPr="00A35608">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E7A67">
-[...3 lines deleted...]
-        <w:t> Kritēriju vērtē saistībā ar gados jaunā lauksaimnieka dalību kooperatīvā, nevis ar iepriekšējo saimnieku.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35608">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Līgums ir rakstveida līgums, kas noslēgts starp primārās lauksaimniecības produktu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35608">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ražotāju un lauksaimniecības produktu pārstrādātāju par primārās lauksaimniecības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35608">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>produktu piegādi, kurā noteikts piegādātās produkcijas apjoms, kvalitātes rādītāji, un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35608">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>samaksas kārtība, un kurš noslēgts vismaz uz vienu gadu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318D835D" w14:textId="167AEA92" w:rsidR="002119F2" w:rsidRPr="005E7A67" w:rsidRDefault="002119F2" w:rsidP="002119F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002119F2" w:rsidRPr="005E7A67" w:rsidSect="002119F2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="340741A1" w14:textId="77777777" w:rsidR="008653AB" w:rsidRDefault="008653AB" w:rsidP="005641E8">
+    <w:p w14:paraId="795E4836" w14:textId="77777777" w:rsidR="006B286D" w:rsidRDefault="006B286D" w:rsidP="005641E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A18DBD" w14:textId="77777777" w:rsidR="008653AB" w:rsidRDefault="008653AB" w:rsidP="005641E8">
+    <w:p w14:paraId="2F5A650A" w14:textId="77777777" w:rsidR="006B286D" w:rsidRDefault="006B286D" w:rsidP="005641E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F74EDC8" w14:textId="77777777" w:rsidR="008653AB" w:rsidRDefault="008653AB" w:rsidP="005641E8">
+    <w:p w14:paraId="23678644" w14:textId="77777777" w:rsidR="006B286D" w:rsidRDefault="006B286D" w:rsidP="005641E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="138934DC" w14:textId="77777777" w:rsidR="008653AB" w:rsidRDefault="008653AB" w:rsidP="005641E8">
+    <w:p w14:paraId="10F92C45" w14:textId="77777777" w:rsidR="006B286D" w:rsidRDefault="006B286D" w:rsidP="005641E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D30869"/>
     <w:rsid w:val="00063B1D"/>
     <w:rsid w:val="000F0BFF"/>
     <w:rsid w:val="0010627F"/>
     <w:rsid w:val="001100A5"/>
     <w:rsid w:val="0011335A"/>
     <w:rsid w:val="00117CFB"/>
     <w:rsid w:val="00126031"/>
     <w:rsid w:val="0019731D"/>
     <w:rsid w:val="001D2516"/>
     <w:rsid w:val="001F78E7"/>
     <w:rsid w:val="002119F2"/>
     <w:rsid w:val="0026787D"/>
     <w:rsid w:val="00275EB4"/>
     <w:rsid w:val="002934DE"/>
     <w:rsid w:val="002B2AF2"/>
     <w:rsid w:val="00320A3F"/>
     <w:rsid w:val="003B051C"/>
     <w:rsid w:val="003F06FF"/>
     <w:rsid w:val="00404D93"/>
     <w:rsid w:val="00422386"/>
     <w:rsid w:val="004565BC"/>
     <w:rsid w:val="0046722F"/>
+    <w:rsid w:val="00485A3C"/>
     <w:rsid w:val="004A5B63"/>
     <w:rsid w:val="004D76F9"/>
     <w:rsid w:val="004E056A"/>
     <w:rsid w:val="00502C81"/>
     <w:rsid w:val="00504026"/>
     <w:rsid w:val="005511F9"/>
     <w:rsid w:val="00562535"/>
     <w:rsid w:val="005641E8"/>
     <w:rsid w:val="005C36D7"/>
     <w:rsid w:val="005E7A67"/>
+    <w:rsid w:val="006B286D"/>
     <w:rsid w:val="006C0955"/>
     <w:rsid w:val="006D47A6"/>
     <w:rsid w:val="00717856"/>
     <w:rsid w:val="00723D49"/>
     <w:rsid w:val="00745E40"/>
     <w:rsid w:val="007671AE"/>
     <w:rsid w:val="0077003E"/>
     <w:rsid w:val="00802DBD"/>
     <w:rsid w:val="00811453"/>
     <w:rsid w:val="00820B69"/>
+    <w:rsid w:val="00864081"/>
     <w:rsid w:val="008653AB"/>
     <w:rsid w:val="00873071"/>
     <w:rsid w:val="00874725"/>
     <w:rsid w:val="0088696F"/>
     <w:rsid w:val="008A538A"/>
     <w:rsid w:val="008B1513"/>
     <w:rsid w:val="008F190E"/>
     <w:rsid w:val="008F4872"/>
     <w:rsid w:val="008F48C5"/>
     <w:rsid w:val="00940529"/>
     <w:rsid w:val="009876B0"/>
     <w:rsid w:val="009B78BD"/>
     <w:rsid w:val="009C5A06"/>
     <w:rsid w:val="00A037F5"/>
+    <w:rsid w:val="00A35608"/>
     <w:rsid w:val="00AB0714"/>
     <w:rsid w:val="00AD04E6"/>
     <w:rsid w:val="00B06DEE"/>
     <w:rsid w:val="00B233A1"/>
     <w:rsid w:val="00B34A7B"/>
     <w:rsid w:val="00BB039E"/>
     <w:rsid w:val="00BE28D1"/>
     <w:rsid w:val="00C35028"/>
     <w:rsid w:val="00C85988"/>
     <w:rsid w:val="00C868BF"/>
     <w:rsid w:val="00C9048F"/>
     <w:rsid w:val="00C90B97"/>
     <w:rsid w:val="00CC59B1"/>
     <w:rsid w:val="00D30869"/>
     <w:rsid w:val="00D5789B"/>
     <w:rsid w:val="00D707DA"/>
     <w:rsid w:val="00D8581A"/>
     <w:rsid w:val="00D96AAD"/>
     <w:rsid w:val="00DB20B2"/>
     <w:rsid w:val="00DB6C5F"/>
+    <w:rsid w:val="00DE180D"/>
     <w:rsid w:val="00DE6DED"/>
     <w:rsid w:val="00E0383D"/>
     <w:rsid w:val="00E2434A"/>
     <w:rsid w:val="00E27CFF"/>
     <w:rsid w:val="00E72E94"/>
     <w:rsid w:val="00ED7ECE"/>
     <w:rsid w:val="00F61160"/>
+    <w:rsid w:val="00F83E3E"/>
     <w:rsid w:val="00FB1660"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9854,51 +9061,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1273509410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6447/download?attachment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/body_print.php?id=342328&amp;version_date=06.06.2023&amp;grozijumi=0&amp;pielikumi=1&amp;saturs=0&amp;piezimes=0&amp;large_font=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6660/download?attachment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6513/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llka.lv/atbilstibas-lpks/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6660/download?attachment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6507/download?attachment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6447/download?attachment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6660/download?attachment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/body_print.php?id=342328&amp;version_date=06.06.2023&amp;grozijumi=0&amp;pielikumi=1&amp;saturs=0&amp;piezimes=0&amp;large_font=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6513/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llka.lv/atbilstibas-lpks/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lad.gov.lv/lv/media/6507/download?attachment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10139,69 +9346,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33688BB4-9839-4409-A556-7DA3B42CED77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>6285</Words>
-  <Characters>3584</Characters>
+  <Words>5703</Words>
+  <Characters>3252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9850</CharactersWithSpaces>
+  <CharactersWithSpaces>8938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Strēle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>