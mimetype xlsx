--- v0 (2025-11-03)
+++ v1 (2026-08-07)
@@ -1,111 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe.LAD\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0DF0030-EC5C-407A-83A2-53D4EC3AEEBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="30720" windowHeight="10632"/>
+    <workbookView xWindow="28680" yWindow="615" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="IKI uz 1 iedz." sheetId="2" r:id="rId1"/>
+    <sheet name="IKI uz 1 iedz. (2023)" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'IKI uz 1 iedz.'!$A$3:$D$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'IKI uz 1 iedz. (2023)'!$A$3:$D$3</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D11" i="2" l="1"/>
-[...34 lines deleted...]
-  <c r="D39" i="2"/>
+  <c r="D5" i="3" l="1"/>
+  <c r="D6" i="3"/>
+  <c r="D7" i="3"/>
+  <c r="D8" i="3"/>
+  <c r="D9" i="3"/>
+  <c r="D10" i="3"/>
+  <c r="D11" i="3"/>
+  <c r="D12" i="3"/>
+  <c r="D13" i="3"/>
+  <c r="D14" i="3"/>
+  <c r="D15" i="3"/>
+  <c r="D16" i="3"/>
+  <c r="D17" i="3"/>
+  <c r="D18" i="3"/>
+  <c r="D19" i="3"/>
+  <c r="D20" i="3"/>
+  <c r="D21" i="3"/>
+  <c r="D22" i="3"/>
+  <c r="D23" i="3"/>
+  <c r="D24" i="3"/>
+  <c r="D25" i="3"/>
+  <c r="D26" i="3"/>
+  <c r="D27" i="3"/>
+  <c r="D28" i="3"/>
+  <c r="D29" i="3"/>
+  <c r="D30" i="3"/>
+  <c r="D31" i="3"/>
+  <c r="D32" i="3"/>
+  <c r="D33" i="3"/>
+  <c r="D34" i="3"/>
+  <c r="D35" i="3"/>
+  <c r="D36" i="3"/>
+  <c r="D37" i="3"/>
+  <c r="D38" i="3"/>
+  <c r="D4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Aizkraukles novads</t>
   </si>
   <si>
     <t>Alūksnes novads</t>
   </si>
   <si>
     <t>Augšdaugavas novads</t>
   </si>
   <si>
     <t>Ādažu novads</t>
   </si>
   <si>
     <t>Balvu novads</t>
   </si>
   <si>
     <t>Bauskas novads</t>
   </si>
   <si>
     <t>Cēsu novads</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
@@ -165,77 +178,74 @@
   <si>
     <t>Saldus novads</t>
   </si>
   <si>
     <t>Saulkrastu novads</t>
   </si>
   <si>
     <t>Siguldas novads</t>
   </si>
   <si>
     <t>Smiltenes novads</t>
   </si>
   <si>
     <t>Talsu novads</t>
   </si>
   <si>
     <t>Tukuma novads</t>
   </si>
   <si>
     <t>Valkas novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
-    <t>Varakļānu novads</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventspils novads</t>
   </si>
   <si>
     <t>Pašvaldība</t>
   </si>
   <si>
-    <t>Iekšzemes kopprodukts, 2022.g.
+    <t>Iekšzemes kopprodukts uz vienu iedzīvotāju (2023.gadā)</t>
+  </si>
+  <si>
+    <t>Iekšzemes kopprodukts, 2023.g.
 (CSP IKR060)</t>
   </si>
   <si>
-    <t>Iedzīvotāju skaits, 2022.g. 
+    <t>Iedzīvotāju skaits, 2023.g. 
 CSP RIG010)</t>
   </si>
   <si>
-    <t>Iekšzemes kopprodukts uz 1 iedzīvotāju, 2022.g.</t>
-[...2 lines deleted...]
-    <t>Iekšzemes kopprodukts uz vienu iedzīvotāju (2022.gadā)</t>
+    <t>Iekšzemes kopprodukts uz 1 iedzīvotāju, 2023.g.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -278,85 +288,85 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -624,697 +634,641 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A1C91E5-12D0-4BE1-9D74-AEEDBCB5865B}">
+  <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="3" customWidth="1"/>
+    <col min="3" max="4" width="19.7109375" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:6" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="10">
-        <v>413546000</v>
+        <v>392142000</v>
       </c>
       <c r="C4" s="10">
-        <v>28818</v>
+        <v>28854</v>
       </c>
       <c r="D4" s="11">
-        <f t="shared" ref="D4:D39" si="0">B4/C4</f>
-[...4 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+        <f>B4/C4</f>
+        <v>13590.559367851944</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="10">
-        <v>117826000</v>
+        <v>129150000</v>
       </c>
       <c r="C5" s="10">
-        <v>13394</v>
+        <v>13533</v>
       </c>
       <c r="D5" s="11">
-        <f t="shared" si="0"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+        <f t="shared" ref="D5:D38" si="0">B5/C5</f>
+        <v>9543.3385058745298</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="10">
-        <v>136469000</v>
+        <v>141512000</v>
       </c>
       <c r="C6" s="10">
-        <v>24760</v>
+        <v>24389</v>
       </c>
       <c r="D6" s="11">
         <f t="shared" si="0"/>
-        <v>5511.6720516962841</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+        <v>5802.2879166837511</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
-        <v>247138000</v>
+        <v>351793000</v>
       </c>
       <c r="C7" s="10">
-        <v>21869</v>
+        <v>22690</v>
       </c>
       <c r="D7" s="11">
         <f t="shared" si="0"/>
-        <v>11300.836800951118</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+        <v>15504.319083296607</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
-        <v>130843000</v>
+        <v>133241000</v>
       </c>
       <c r="C8" s="10">
-        <v>18280</v>
+        <v>18159</v>
       </c>
       <c r="D8" s="11">
         <f t="shared" si="0"/>
-        <v>7157.7133479212252</v>
-[...3 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+        <v>7337.4635167134757</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="10">
-        <v>420949000</v>
+        <v>455806000</v>
       </c>
       <c r="C9" s="10">
-        <v>40988</v>
+        <v>41149</v>
       </c>
       <c r="D9" s="11">
         <f t="shared" si="0"/>
-        <v>10270.054650141505</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+        <v>11076.964203261319</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="10">
-        <v>454192000</v>
+        <v>516701000</v>
       </c>
       <c r="C10" s="10">
-        <v>40610</v>
+        <v>41831</v>
       </c>
       <c r="D10" s="11">
         <f t="shared" si="0"/>
-        <v>11184.240334892884</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+        <v>12352.107288852765</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
-        <v>375193000</v>
+        <v>366461000</v>
       </c>
       <c r="C11" s="10">
-        <v>32396</v>
+        <v>32837</v>
       </c>
       <c r="D11" s="11">
         <f t="shared" si="0"/>
-        <v>11581.460674157302</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+        <v>11160.002436276152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="10">
-        <v>408141000</v>
+        <v>395399000</v>
       </c>
       <c r="C12" s="10">
-        <v>27689</v>
+        <v>27969</v>
       </c>
       <c r="D12" s="11">
         <f t="shared" si="0"/>
-        <v>14740.185633283976</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+        <v>14137.044585076335</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10">
-        <v>235056000</v>
+        <v>254984000</v>
       </c>
       <c r="C13" s="10">
-        <v>18930</v>
+        <v>19069</v>
       </c>
       <c r="D13" s="11">
         <f t="shared" si="0"/>
-        <v>12417.115689381933</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+        <v>13371.65032251298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="10">
-        <v>348411000</v>
+        <v>377441000</v>
       </c>
       <c r="C14" s="10">
-        <v>31484</v>
+        <v>31992</v>
       </c>
       <c r="D14" s="11">
         <f t="shared" si="0"/>
-        <v>11066.287638165417</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+        <v>11797.980745186296</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>496217000</v>
+        <v>522622000</v>
       </c>
       <c r="C15" s="10">
-        <v>39700</v>
+        <v>39925</v>
       </c>
       <c r="D15" s="11">
         <f t="shared" si="0"/>
-        <v>12499.168765743074</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+        <v>13090.093926111458</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
-        <v>137272000</v>
+        <v>136512000</v>
       </c>
       <c r="C16" s="10">
-        <v>20602</v>
+        <v>20360</v>
       </c>
       <c r="D16" s="11">
         <f t="shared" si="0"/>
-        <v>6663.0424230657218</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+        <v>6704.9115913555988</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>290621000</v>
+        <v>333076000</v>
       </c>
       <c r="C17" s="10">
-        <v>27190</v>
+        <v>27363</v>
       </c>
       <c r="D17" s="11">
         <f t="shared" si="0"/>
-        <v>10688.525193085694</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+        <v>12172.495705880203</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="10">
-        <v>574426000</v>
+        <v>690365000</v>
       </c>
       <c r="C18" s="10">
-        <v>30608</v>
+        <v>31249</v>
       </c>
       <c r="D18" s="11">
         <f t="shared" si="0"/>
-        <v>18767.18504966022</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+        <v>22092.386956382605</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="10">
-        <v>271184000</v>
+        <v>264982000</v>
       </c>
       <c r="C19" s="10">
-        <v>27700</v>
+        <v>27832</v>
       </c>
       <c r="D19" s="11">
         <f t="shared" si="0"/>
-        <v>9790.0361010830329</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+        <v>9520.7674619143436</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="10">
-        <v>174710000</v>
+        <v>195195000</v>
       </c>
       <c r="C20" s="10">
-        <v>10361</v>
+        <v>10399</v>
       </c>
       <c r="D20" s="11">
         <f t="shared" si="0"/>
-        <v>16862.27198146897</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+        <v>18770.554861044333</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="10">
-        <v>169662000</v>
+        <v>191226000</v>
       </c>
       <c r="C21" s="10">
-        <v>20971</v>
+        <v>21149</v>
       </c>
       <c r="D21" s="11">
         <f t="shared" si="0"/>
-        <v>8090.315197177054</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+        <v>9041.8459501631278</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="10">
-        <v>404325000</v>
+        <v>425594000</v>
       </c>
       <c r="C22" s="10">
-        <v>27836</v>
+        <v>30610</v>
       </c>
       <c r="D22" s="11">
         <f t="shared" si="0"/>
-        <v>14525.255065382957</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+        <v>13903.75694217576</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>1267906000</v>
+        <v>1650979000</v>
       </c>
       <c r="C23" s="10">
-        <v>34566</v>
+        <v>35984</v>
       </c>
       <c r="D23" s="11">
         <f t="shared" si="0"/>
-        <v>36680.726725684195</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+        <v>45880.919297465538</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="10">
-        <v>529330000</v>
+        <v>554331000</v>
       </c>
       <c r="C24" s="10">
-        <v>57593</v>
+        <v>58477</v>
       </c>
       <c r="D24" s="11">
         <f t="shared" si="0"/>
-        <v>9190.8738909242438</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+        <v>9479.4705610752953</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="10">
-        <v>273595000</v>
+        <v>322429000</v>
       </c>
       <c r="C25" s="10">
-        <v>20096</v>
+        <v>20659</v>
       </c>
       <c r="D25" s="11">
         <f t="shared" si="0"/>
-        <v>13614.400875796178</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+        <v>15607.192990948255</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="10">
-        <v>119893000</v>
+        <v>127717000</v>
       </c>
       <c r="C26" s="10">
-        <v>16239</v>
+        <v>15969</v>
       </c>
       <c r="D26" s="11">
         <f t="shared" si="0"/>
-        <v>7383.0285116078576</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+        <v>7997.8082534911391</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="10">
-        <v>185888000</v>
+        <v>256283000</v>
       </c>
       <c r="C27" s="10">
-        <v>28361</v>
+        <v>28246</v>
       </c>
       <c r="D27" s="11">
         <f t="shared" si="0"/>
-        <v>6554.3528084341169</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+        <v>9073.2493096367634</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="10">
-        <v>893937000</v>
+        <v>925201000</v>
       </c>
       <c r="C28" s="10">
-        <v>32576</v>
+        <v>33799</v>
       </c>
       <c r="D28" s="11">
         <f t="shared" si="0"/>
-        <v>27441.582760314341</v>
-[...3 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+        <v>27373.6205213172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="10">
-        <v>296419000</v>
+        <v>330218000</v>
       </c>
       <c r="C29" s="10">
-        <v>23137</v>
+        <v>23510</v>
       </c>
       <c r="D29" s="11">
         <f t="shared" si="0"/>
-        <v>12811.470804339369</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+        <v>14045.852828583582</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="10">
-        <v>401068000</v>
+        <v>400606000</v>
       </c>
       <c r="C30" s="10">
-        <v>26541</v>
+        <v>26945</v>
       </c>
       <c r="D30" s="11">
         <f t="shared" si="0"/>
-        <v>15111.261821333032</v>
-[...3 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+        <v>14867.544999072185</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="10">
-        <v>82871000</v>
+        <v>100283000</v>
       </c>
       <c r="C31" s="10">
-        <v>9237</v>
+        <v>9695</v>
       </c>
       <c r="D31" s="11">
         <f t="shared" si="0"/>
-        <v>8971.635812493234</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+        <v>10343.785456420836</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="10">
-        <v>402683000</v>
+        <v>404447000</v>
       </c>
       <c r="C32" s="10">
-        <v>30735</v>
+        <v>31359</v>
       </c>
       <c r="D32" s="11">
         <f t="shared" si="0"/>
-        <v>13101.773222710266</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+        <v>12897.318154277878</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="10">
-        <v>310318000</v>
+        <v>276081000</v>
       </c>
       <c r="C33" s="10">
-        <v>17799</v>
+        <v>17914</v>
       </c>
       <c r="D33" s="11">
         <f t="shared" si="0"/>
-        <v>17434.574976122254</v>
-[...3 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+        <v>15411.465892597967</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="10">
-        <v>408401000</v>
+        <v>450577000</v>
       </c>
       <c r="C34" s="10">
-        <v>34947</v>
+        <v>35242</v>
       </c>
       <c r="D34" s="11">
         <f t="shared" si="0"/>
-        <v>11686.296391678829</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+        <v>12785.227853129789</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="10">
-        <v>480986000</v>
+        <v>543074000</v>
       </c>
       <c r="C35" s="10">
-        <v>43692</v>
+        <v>44321</v>
       </c>
       <c r="D35" s="11">
         <f t="shared" si="0"/>
-        <v>11008.559919436053</v>
-[...3 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+        <v>12253.198258162045</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="10">
-        <v>61383000</v>
+        <v>67923000</v>
       </c>
       <c r="C36" s="10">
-        <v>7480</v>
+        <v>7689</v>
       </c>
       <c r="D36" s="11">
         <f t="shared" si="0"/>
-        <v>8206.2834224598937</v>
-[...3 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+        <v>8833.7885290674985</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="10">
-        <v>791955000</v>
+        <v>951924000</v>
       </c>
       <c r="C37" s="10">
-        <v>50565</v>
+        <v>51311</v>
       </c>
       <c r="D37" s="11">
         <f t="shared" si="0"/>
-        <v>15662.11806585583</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+        <v>18552.045370388416</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="10">
-        <v>32231000</v>
+        <v>140151000</v>
       </c>
       <c r="C38" s="10">
-        <v>2868</v>
+        <v>10496</v>
       </c>
       <c r="D38" s="11">
         <f t="shared" si="0"/>
-        <v>11238.145048814506</v>
-[...17 lines deleted...]
-      <c r="F39" s="3"/>
+        <v>13352.801067073171</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:D3"/>
-[...2 lines deleted...]
-  </sortState>
+  <autoFilter ref="A3:D3" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.74803149606299213" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.74803149606299213"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>IKI uz 1 iedz.</vt:lpstr>
+      <vt:lpstr>IKI uz 1 iedz. (2023)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mārtiņš Irbe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>