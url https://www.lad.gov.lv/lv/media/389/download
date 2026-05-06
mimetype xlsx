--- v0 (2025-10-19)
+++ v1 (2026-05-06)
@@ -1,96 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\_Atbalsta dep\Darbinieki\Bauska_Diana\2014-2020\4_1_IMA\8.karta\Majaslapa\new\Rokasgrāmatas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alvis.ilgazs\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1555565-5F4F-48A7-9534-712AB350090E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5625" yWindow="420" windowWidth="13575" windowHeight="9780"/>
   </bookViews>
   <sheets>
     <sheet name="GNU kalkulators" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <customWorkbookViews>
     <customWorkbookView name="Davis Dedumets - Personal View" guid="{DAA324A6-3437-4918-BAB7-207EC204980C}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1456" windowHeight="876" activeSheetId="3"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...5 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K9" i="3" l="1"/>
+  <c r="L9" i="3"/>
+  <c r="M9" i="3"/>
+  <c r="N9" i="3"/>
+  <c r="O9" i="3"/>
   <c r="P10" i="3" l="1"/>
   <c r="P11" i="3" l="1"/>
   <c r="P12" i="3"/>
   <c r="P13" i="3"/>
-  <c r="O9" i="3"/>
-[...3 lines deleted...]
-  <c r="K9" i="3"/>
   <c r="P9" i="3" l="1"/>
   <c r="J9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="29">
   <si>
     <t xml:space="preserve">X% − kopējo zaudējumu īpatsvars; </t>
   </si>
   <si>
     <r>
       <t>PZ</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>O</t>
     </r>
@@ -204,54 +196,55 @@
   <si>
     <t xml:space="preserve">nav GNU </t>
   </si>
   <si>
     <t xml:space="preserve">ir GNU </t>
   </si>
   <si>
     <t>Atbalsts tiek piešķirts</t>
   </si>
   <si>
     <t>Atbalsts netiek piešķirts</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Vērtējot grūtībās nonākuša uzņēmuma pazīmes, ir jāiegūst informācija par atbalsta pretendentu un tā saistītajiem uzņēmumiem;</t>
   </si>
   <si>
     <t>Pārbauda pēdējā noslēgtajā finanšu pārskatā (bilancē) - vai zaudējumi nepārsniedz pusi no pamatkapitāla</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
+    <numFmt numFmtId="165" formatCode="0.0000%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
@@ -322,87 +315,93 @@
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -607,91 +606,115 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -720,113 +743,105 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Komats" xfId="1" builtinId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="Procenti" xfId="2" builtinId="5"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>368300</xdr:colOff>
+          <xdr:colOff>361950</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>336550</xdr:rowOff>
+          <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3073" name="Object 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000010C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
@@ -1415,73 +1430,73 @@
         </a:p>
         <a:p>
           <a:pPr lvl="0"/>
           <a:endParaRPr lang="lv-LV" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="lv-LV" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>11906</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>119062</xdr:rowOff>
+      <xdr:rowOff>119063</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
-      <xdr:row>32</xdr:row>
-      <xdr:rowOff>190499</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>88901</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5381625" y="7727156"/>
-          <a:ext cx="4476750" cy="1595437"/>
+          <a:off x="5638006" y="7148513"/>
+          <a:ext cx="4655344" cy="706438"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -1512,93 +1527,50 @@
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="lv-LV" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>GNU pazīmes nevērtē </a:t>
           </a:r>
           <a:endParaRPr lang="lv-LV" sz="1100" b="1" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
-        </a:p>
-[...41 lines deleted...]
-          </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="lv-LV" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
@@ -1903,585 +1875,589 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.54296875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="4.54296875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
-    <col min="5" max="5" width="5.54296875" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="16" max="16" width="16.08984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="5.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="6.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="5.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="17.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="17.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="16.7109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="16.5703125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="16" style="1" customWidth="1"/>
+    <col min="16" max="16" width="16.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="23" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9.08984375" style="1"/>
-[...2 lines deleted...]
-    <col min="21" max="16384" width="9.08984375" style="1"/>
+    <col min="18" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="14.7109375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="17"/>
-[...13 lines deleted...]
-      <c r="P1" s="17"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
     </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="P2" s="17"/>
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="30"/>
-[...8 lines deleted...]
-      <c r="K3" s="30"/>
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
     </row>
-    <row r="4" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="34" t="s">
+    <row r="4" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="30"/>
-[...13 lines deleted...]
-      <c r="P4" s="30"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
-    <row r="6" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="J7" s="18" t="s">
+    <row r="6" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="K7" s="19"/>
-[...3 lines deleted...]
-      <c r="O7" s="20"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="26"/>
     </row>
-    <row r="8" spans="1:17" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="J8" s="7" t="s">
+    <row r="8" spans="1:17" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J8" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="K8" s="8" t="s">
+      <c r="K8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="8" t="s">
+      <c r="L8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="M8" s="8" t="s">
+      <c r="M8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="8" t="s">
+      <c r="N8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="O8" s="8" t="s">
+      <c r="O8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="P8" s="9" t="s">
+      <c r="P8" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="J9" s="6" t="e">
+    <row r="9" spans="1:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="10" t="e">
         <f t="shared" ref="J9:P9" si="0">(J10+J11+J12)/J13</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K9" s="6" t="e">
+      <c r="K9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L9" s="6" t="e">
+      <c r="L9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M9" s="6" t="e">
+      <c r="M9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N9" s="6" t="e">
+      <c r="N9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O9" s="6" t="e">
+      <c r="O9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P9" s="6" t="e">
+      <c r="P9" s="10" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q9" s="12" t="s">
+      <c r="Q9" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="25"/>
-[...6 lines deleted...]
-      <c r="I10" s="26"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="32"/>
       <c r="J10" s="2">
         <v>0</v>
       </c>
       <c r="K10" s="2">
         <v>0</v>
       </c>
       <c r="L10" s="2">
         <v>0</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
         <v>0</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
         <f>J10+K10+L10+M10+N10+O10</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="12"/>
+      <c r="Q10" s="18"/>
     </row>
-    <row r="11" spans="1:17" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:17" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="28"/>
-[...6 lines deleted...]
-      <c r="I11" s="29"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="35"/>
       <c r="J11" s="2">
         <v>0</v>
       </c>
       <c r="K11" s="2">
         <v>0</v>
       </c>
       <c r="L11" s="2">
         <v>0</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="2">
         <v>0</v>
       </c>
       <c r="P11" s="2">
         <f t="shared" ref="P11:P13" si="1">J11+K11+L11+M11+N11+O11</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="12"/>
+      <c r="Q11" s="18"/>
     </row>
-    <row r="12" spans="1:17" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:17" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="25"/>
-[...6 lines deleted...]
-      <c r="I12" s="26"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="32"/>
       <c r="J12" s="2">
         <v>0</v>
       </c>
       <c r="K12" s="2">
         <v>0</v>
       </c>
       <c r="L12" s="2">
         <v>0</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
         <v>0</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="12"/>
+      <c r="Q12" s="18"/>
     </row>
-    <row r="13" spans="1:17" ht="29" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="13" t="s">
+    <row r="13" spans="1:17" ht="28.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="14"/>
-[...6 lines deleted...]
-      <c r="I13" s="15"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="21"/>
       <c r="J13" s="5">
         <v>0</v>
       </c>
       <c r="K13" s="5">
         <v>0</v>
       </c>
       <c r="L13" s="5">
         <v>0</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
       <c r="O13" s="5">
         <v>0</v>
       </c>
       <c r="P13" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="12"/>
+      <c r="Q13" s="18"/>
     </row>
-    <row r="16" spans="1:17" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="11" t="s">
+    <row r="16" spans="1:17" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="32"/>
-[...1 lines deleted...]
-      <c r="E16" s="32" t="s">
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="F16" s="32"/>
-[...1 lines deleted...]
-      <c r="H16" s="33" t="s">
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="I16" s="33"/>
-      <c r="J16" s="33"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="10" t="s">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="31"/>
-[...1 lines deleted...]
-      <c r="E17" s="31" t="s">
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="31"/>
-[...1 lines deleted...]
-      <c r="H17" s="31" t="s">
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="I17" s="31"/>
-      <c r="J17" s="31"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="10" t="s">
+    <row r="18" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="31"/>
-[...1 lines deleted...]
-      <c r="E18" s="31" t="s">
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="F18" s="31"/>
-[...1 lines deleted...]
-      <c r="H18" s="31" t="s">
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I18" s="31"/>
-      <c r="J18" s="31"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
     </row>
-    <row r="19" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="10" t="s">
+    <row r="19" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="31"/>
-[...1 lines deleted...]
-      <c r="E19" s="31" t="s">
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F19" s="31"/>
-[...1 lines deleted...]
-      <c r="H19" s="31" t="s">
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I19" s="31"/>
-      <c r="J19" s="31"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="10" t="s">
+    <row r="20" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="31"/>
-[...1 lines deleted...]
-      <c r="E20" s="31" t="s">
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="F20" s="31"/>
-[...1 lines deleted...]
-      <c r="H20" s="31" t="s">
+      <c r="F20" s="16"/>
+      <c r="G20" s="16"/>
+      <c r="H20" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="I20" s="31"/>
-      <c r="J20" s="31"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
     </row>
-    <row r="21" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M26" s="1" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="+p+z4v5bPGKSZcoo+zrromj3doPlhN1bK6zA/Jrjk/usVdFI/hxRs4bim++Xg3Dn2BqvubZOv6hKDZcoSZy4rg==" saltValue="/TcoNKy4DdR8VXPzGgte1w==" spinCount="100000" sqref="J9:P9" name="Aizsargats"/>
-    <protectedRange algorithmName="SHA-512" hashValue="xpffig5RWlhWeh7GZdP1S6ddWsT+Y6nfhor2ROyQBZwy6iqwlwDgpyffQpzyjnPj9IxBdDu+jX71JAYkXeTa0w==" saltValue="F0rrZrJ7UcIRtfivn6JIIw==" spinCount="100000" sqref="A10:I13 Q9:Q13 K14:Q22 A1 K1:Q8 K9:P9 B1:J9 A3:A9 A14:A15 A17:A28 B14:J28" name="Range1"/>
+    <protectedRange algorithmName="SHA-512" hashValue="xpffig5RWlhWeh7GZdP1S6ddWsT+Y6nfhor2ROyQBZwy6iqwlwDgpyffQpzyjnPj9IxBdDu+jX71JAYkXeTa0w==" saltValue="F0rrZrJ7UcIRtfivn6JIIw==" spinCount="100000" sqref="A10:I13 Q9:Q13 K14:Q22 A1 K1:Q8 B1:J9 A3:A9 A14:A15 A17:A28 B14:J28 K9:P9" name="Range1"/>
   </protectedRanges>
   <customSheetViews>
     <customSheetView guid="{DAA324A6-3437-4918-BAB7-207EC204980C}" fitToPage="1" topLeftCell="A7">
       <selection activeCell="J32" activeCellId="2" sqref="J7 J20:J23 J32"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="25">
+    <mergeCell ref="Q9:Q13"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A1:P2"/>
+    <mergeCell ref="J7:O7"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="H16:J16"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="H17:J17"/>
     <mergeCell ref="H18:J18"/>
-    <mergeCell ref="H20:J20"/>
-[...12 lines deleted...]
-    <mergeCell ref="A3:K3"/>
   </mergeCells>
+  <conditionalFormatting sqref="J9:P9">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>(J10+J11+J12)/J13&gt;-50%</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Equation.3" shapeId="3073" r:id="rId5">
           <objectPr defaultSize="0" autoPict="0" r:id="rId6">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>304800</xdr:colOff>
                 <xdr:row>5</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>7</xdr:col>
-                <xdr:colOff>368300</xdr:colOff>
+                <xdr:colOff>361950</xdr:colOff>
                 <xdr:row>7</xdr:row>
-                <xdr:rowOff>336550</xdr:rowOff>
+                <xdr:rowOff>333375</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Equation.3" shapeId="3073" r:id="rId5"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GNU kalkulators</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Davis Dedumets</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>