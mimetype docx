--- v0 (2026-06-17)
+++ v1 (2026-11-01)
@@ -69,484 +69,535 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4937760" cy="1729740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719987B8" w14:textId="56AFCF85" w:rsidR="00BA02A0" w:rsidRDefault="00BA02A0" w:rsidP="003303FF">
+    <w:p w14:paraId="719987B8" w14:textId="56AFCF85" w:rsidR="00BA02A0" w:rsidRPr="009E08E8" w:rsidRDefault="00BA02A0" w:rsidP="003303FF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="414142"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA02A0">
-[...4 lines deleted...]
-          <w:color w:val="414142"/>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Informācija par iesniegtajiem pieteikumiem un pieejamo finansējumu</w:t>
-[...6 lines deleted...]
-          <w:color w:val="414142"/>
+        <w:t xml:space="preserve">Informācija par iesniegtajiem pieteikumiem un pieejamo finansējumu Eiropas Lauksaimniecības fonda lauku attīstībai intervencē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:color w:val="414142"/>
+        <w:t>"Daudzgadu konsultāciju pakalpojumi ("inkubācija")"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Eiropas Lauksaimniecības fonda lauku attīstībai intervencē</w:t>
-[...6 lines deleted...]
-          <w:color w:val="414142"/>
+        <w:br/>
+        <w:t xml:space="preserve">2023.–2027. gada plānošanas periodam </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39966F0F" w14:textId="77777777" w:rsidR="00BA02A0" w:rsidRPr="009E08E8" w:rsidRDefault="00BA02A0" w:rsidP="003303FF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B3E782" w14:textId="4A5EF135" w:rsidR="00BE6F75" w:rsidRPr="009E08E8" w:rsidRDefault="002F43CD" w:rsidP="002F43CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="414142"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023.–2027. gada plānošanas periodam </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dati uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24085" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>01.</w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.2026.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39966F0F" w14:textId="77777777" w:rsidR="00BA02A0" w:rsidRDefault="00BA02A0" w:rsidP="003303FF">
+    <w:p w14:paraId="608632C8" w14:textId="77777777" w:rsidR="002F43CD" w:rsidRPr="009E08E8" w:rsidRDefault="002F43CD" w:rsidP="002F43CD">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B3E782" w14:textId="567D87B0" w:rsidR="00BE6F75" w:rsidRDefault="002F43CD" w:rsidP="002F43CD">
+    <w:p w14:paraId="0C704F70" w14:textId="1D34D13E" w:rsidR="00BE6F75" w:rsidRPr="009E08E8" w:rsidRDefault="002F43CD" w:rsidP="003613D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="414142"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F43CD">
-[...33 lines deleted...]
-        <w:t>.2026.)</w:t>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pieejamais finansējums –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24085" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81741" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>78</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24085" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24085" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>00,00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Iesniegto pieteikumu skaits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003613D4" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Iesniegto pieteikumu publiskā finansējuma summa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81741" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="003613D4" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="003613D4" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,00 EUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24085" w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kas veido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00140235">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>19,17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E08E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % no pieejamā finansējuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608632C8" w14:textId="77777777" w:rsidR="002F43CD" w:rsidRPr="002F43CD" w:rsidRDefault="002F43CD" w:rsidP="002F43CD">
+    <w:p w14:paraId="096543C2" w14:textId="77777777" w:rsidR="00BA02A0" w:rsidRPr="009E08E8" w:rsidRDefault="00BA02A0" w:rsidP="00BA02A0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C704F70" w14:textId="62B1B186" w:rsidR="00BE6F75" w:rsidRPr="002F43CD" w:rsidRDefault="002F43CD" w:rsidP="002F43CD">
-[...256 lines deleted...]
-      <w:r w:rsidRPr="002F43CD">
+    <w:p w14:paraId="33A8E42A" w14:textId="271D47E7" w:rsidR="009121F7" w:rsidRPr="009E08E8" w:rsidRDefault="002F43CD" w:rsidP="003303FF">
+      <w:r w:rsidRPr="009E08E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācija ir informatīva un atspoguļo situāciju uz norādīto datumu. Iesniegumu vērtēšana turpinās.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009121F7">
+    <w:sectPr w:rsidR="009121F7" w:rsidRPr="009E08E8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -742,89 +793,98 @@
   <w:num w:numId="1" w16cid:durableId="1541360544">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003303FF"/>
     <w:rsid w:val="00002D37"/>
     <w:rsid w:val="00021003"/>
     <w:rsid w:val="00051A2E"/>
+    <w:rsid w:val="00140235"/>
     <w:rsid w:val="002F43CD"/>
+    <w:rsid w:val="0032257A"/>
     <w:rsid w:val="003303FF"/>
+    <w:rsid w:val="003613D4"/>
     <w:rsid w:val="003A7A7C"/>
-    <w:rsid w:val="003B065B"/>
     <w:rsid w:val="003C5D8E"/>
     <w:rsid w:val="00425F5F"/>
     <w:rsid w:val="004415F7"/>
     <w:rsid w:val="00464E33"/>
     <w:rsid w:val="0060097A"/>
     <w:rsid w:val="00606BE8"/>
     <w:rsid w:val="006D7D83"/>
+    <w:rsid w:val="00721BA4"/>
     <w:rsid w:val="00762342"/>
     <w:rsid w:val="007B05BC"/>
     <w:rsid w:val="007D7C0A"/>
     <w:rsid w:val="007E6925"/>
     <w:rsid w:val="0083416B"/>
     <w:rsid w:val="00867F97"/>
     <w:rsid w:val="008B07B5"/>
+    <w:rsid w:val="008E5767"/>
     <w:rsid w:val="009121F7"/>
-    <w:rsid w:val="009C5FFC"/>
+    <w:rsid w:val="0097187D"/>
+    <w:rsid w:val="009E08E8"/>
+    <w:rsid w:val="00AC4D47"/>
     <w:rsid w:val="00B268C8"/>
     <w:rsid w:val="00B35A00"/>
     <w:rsid w:val="00B51A04"/>
     <w:rsid w:val="00BA02A0"/>
     <w:rsid w:val="00BB7998"/>
     <w:rsid w:val="00BE6F75"/>
     <w:rsid w:val="00C0461A"/>
     <w:rsid w:val="00C84496"/>
     <w:rsid w:val="00CD14E0"/>
     <w:rsid w:val="00CF56E7"/>
     <w:rsid w:val="00D1057B"/>
     <w:rsid w:val="00DF408D"/>
     <w:rsid w:val="00E1317F"/>
     <w:rsid w:val="00E24085"/>
     <w:rsid w:val="00E36EB4"/>
     <w:rsid w:val="00E57D3F"/>
+    <w:rsid w:val="00E81741"/>
     <w:rsid w:val="00EC4532"/>
     <w:rsid w:val="00EF7729"/>
+    <w:rsid w:val="00F253CE"/>
     <w:rsid w:val="00F25A56"/>
+    <w:rsid w:val="00FE176F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4076B766"/>
@@ -1630,51 +1690,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>337</Words>
   <Characters>193</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>