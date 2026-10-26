--- v0 (2026-01-29)
+++ v1 (2026-10-26)
@@ -1,142 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25F814D5" w14:textId="527D465B" w:rsidR="00805108" w:rsidRPr="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
+    <w:p w14:paraId="25F814D5" w14:textId="37117118" w:rsidR="00805108" w:rsidRPr="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par klientu __________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F04C0E9" w14:textId="790DC32C" w:rsidR="00805108" w:rsidRPr="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(vārds, uzvārds/ nosaukums) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67012F66" w14:textId="39000F8E" w:rsidR="00805108" w:rsidRPr="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
+    <w:p w14:paraId="67012F66" w14:textId="332C64CF" w:rsidR="00805108" w:rsidRPr="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>LAD klienta reģistrācijas Nr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>. ____________________________________</w:t>
+        <w:t>. ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC8D60D" w14:textId="77777777" w:rsidR="00805108" w:rsidRDefault="00805108" w:rsidP="00805108">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D98B2FD" w14:textId="2791F887" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="009A5213">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -213,1959 +213,2382 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE34436" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="009A5213" w:rsidRDefault="009A5213" w:rsidP="009A5213">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10992" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5084" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1135"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1013"/>
+        <w:gridCol w:w="1462"/>
+        <w:gridCol w:w="1092"/>
+        <w:gridCol w:w="1319"/>
+        <w:gridCol w:w="998"/>
+        <w:gridCol w:w="1162"/>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="1166"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1219"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A5213" w14:paraId="2A5851CF" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="002F6341" w14:paraId="2A5851CF" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBC99EB" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="3BBC99EB" w14:textId="77777777" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Algotie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D699F17" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="4D699F17" w14:textId="77777777" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>darbinieki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68092393" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="329E1995" w14:textId="77777777" w:rsidR="00CA31A3" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Darbinieku</w:t>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Darbi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68092393" w14:textId="74A6808A" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>nieku</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A69FA9" w14:textId="77777777" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3047E765" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4A3B986D" w14:textId="77777777" w:rsidR="00CA31A3" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nostrādātās dienas </w:t>
-            </w:r>
+              <w:t>Nostrādātās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B702035" w14:textId="4D44EF63" w:rsidR="00CA31A3" w:rsidRDefault="00CA31A3" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6341" w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ienas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3047E765" w14:textId="7FCABC77" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(4.aile/8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4299" w:type="dxa"/>
+            <w:tcW w:w="1657" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5184CEBA" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="5184CEBA" w14:textId="77777777" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nostrādātās darba stundas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFBA8E2" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5CDA8F9A" w14:textId="77777777" w:rsidR="00CA31A3" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDV skaits </w:t>
-            </w:r>
+              <w:t>LDV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72035A23" w14:textId="721CFB1E" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>skaits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFBA8E2" w14:textId="47A59550" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(5.aile /520)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="816" w:type="dxa"/>
+              <w:t>(5.aile /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00850D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>520)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478AD4D8" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="4B9DA5E1" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>LIZ ha</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="34144E4B" w14:textId="39A1A61E" w:rsidR="00D414EC" w:rsidRPr="00D21B13" w:rsidRDefault="00D93369" w:rsidP="00D32929">
+              <w:t>LIZ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478AD4D8" w14:textId="79F17550" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ha</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34144E4B" w14:textId="373453E8" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>2025</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1013" w:type="dxa"/>
+              <w:t>2026.g.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0C5556" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="6B93CFAD" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>LDV uz 100 ha</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="16327FAA" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+              <w:t>LDV uz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0C5556" w14:textId="20931616" w:rsidR="002F6341" w:rsidRPr="00850D4A" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>100 ha</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9A1DAB" w14:textId="77777777" w:rsidR="00FE589A" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(7.aile /8.aile *100)</w:t>
+              <w:t>(7.aile /8.aile</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE589A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16327FAA" w14:textId="04746A14" w:rsidR="002F6341" w:rsidRPr="00850D4A" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE589A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00850D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="4DDB7493" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="002F6341" w14:paraId="4DDB7493" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19473CC1" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...15 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+          <w:p w14:paraId="19473CC1" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF287B0" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...15 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          <w:p w14:paraId="5CF287B0" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F4C4107" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...15 lines deleted...]
-            <w:tcW w:w="963" w:type="dxa"/>
+          <w:p w14:paraId="5F4C4107" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B679E6F" w14:textId="1DC09000" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="318FD8F9" w14:textId="516D01E0" w:rsidR="002F6341" w:rsidRDefault="00CA31A3" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6341" w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>opā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B974E9" w14:textId="1C1E4EC0" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="002F6341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Kopā stundas (</w:t>
+              <w:t>tundas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B679E6F" w14:textId="3BD86482" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="002F6341">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.aile</w:t>
             </w:r>
-            <w:r w:rsidR="00B913DA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2135C997" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00D21B13" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D21B13">
+          <w:p w14:paraId="4E179A69" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>t.sk. lauksaimniecībā</w:t>
-[...21 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21B13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>t.sk. nelauksaimnieciskā darbībā</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1178" w:type="dxa"/>
+              <w:t>t.sk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B52CAC" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lauksaim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2135C997" w14:textId="68260C5D" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>niecībā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5656FB6F" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>t.sk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06016ACA" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nelauksaim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50FA41FA" w14:textId="17111939" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nieciskā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2783615A" w14:textId="2BC1E50B" w:rsidR="002F6341" w:rsidRPr="00D21B13" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21B13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>darbībā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="549" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="763A75B6" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...15 lines deleted...]
-            <w:tcW w:w="816" w:type="dxa"/>
+          <w:p w14:paraId="763A75B6" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BC2B3EA" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
-[...15 lines deleted...]
-            <w:tcW w:w="1013" w:type="dxa"/>
+          <w:p w14:paraId="3BC2B3EA" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="377CE7F5" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="377CE7F5" w14:textId="77777777" w:rsidR="002F6341" w:rsidRDefault="002F6341" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="2648CEBA" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="009A5213" w14:paraId="2648CEBA" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="77140BAF" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57112212" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="47550327" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2366B740" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3690E20D" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F3CD15B" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0B387896" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1076D4F5" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39D472E7" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="5B76FCC1" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="009A5213" w14:paraId="5B76FCC1" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522F81FF" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="522F81FF" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="002A5DC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pilna laika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="039AF7F8" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B27A0E2" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A53FC5A" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33050B72" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6394ECD4" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634E67BE" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51EEBEFC" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F21B704" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="12C63272" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="009A5213" w14:paraId="12C63272" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ECB4BF4" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="7ECB4BF4" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="002A5DC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nepilna slodze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="582DD9A8" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7203F259" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C7524E3" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5514E950" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="641" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E477B87" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="375ABF3D" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="396" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F674ECB" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29468E1A" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="3D720D5F" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="009A5213" w14:paraId="3D720D5F" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5889FF54" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="217280BF" w14:textId="77777777" w:rsidR="00CA31A3" w:rsidRDefault="009A5213" w:rsidP="00CA31A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Sezonas laukstrād</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41151108" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+              <w:t>Sezonas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41151108" w14:textId="40C1DC27" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00CA31A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>nieki</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+              <w:t>laukstrādnieki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="603B3FBD" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C091BB6" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6478FE17" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10B8A48E" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="641" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="168D9A27" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515F9758" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="396" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B3DE841" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7103E4EB" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5213" w14:paraId="7E72E0E4" w14:textId="77777777" w:rsidTr="00B913DA">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="009A5213" w14:paraId="7E72E0E4" w14:textId="77777777" w:rsidTr="00CA31A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B77D50B" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="00D32929">
+          <w:p w14:paraId="5B77D50B" w14:textId="1D8C9472" w:rsidR="009A5213" w:rsidRPr="00850D4A" w:rsidRDefault="009A5213" w:rsidP="002A5DC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOPĀ </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+              <w:t>KOPĀ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F34F78A" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="621" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E093C3A" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="535867C4" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1536" w:type="dxa"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0191BD39" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F14E037" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1178" w:type="dxa"/>
+            <w:tcW w:w="549" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EEA73C6" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="816" w:type="dxa"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33685769" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcW w:w="575" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44EE20F3" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00D32929">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="182A8A22" w14:textId="4A4F6884" w:rsidR="009A5213" w:rsidRPr="00805108" w:rsidRDefault="00C0060B" w:rsidP="00C0060B">
+    <w:p w14:paraId="182A8A22" w14:textId="7E360EEB" w:rsidR="009A5213" w:rsidRPr="00805108" w:rsidRDefault="00C0060B" w:rsidP="00CA31A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">informācija jānorāda par </w:t>
       </w:r>
       <w:r w:rsidR="00D93369" w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D93369">
+      <w:r w:rsidR="00877670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.gadu. Ja </w:t>
       </w:r>
       <w:r w:rsidR="00D93369" w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D93369">
+      <w:r w:rsidR="00877670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.gadā saimniecībā nebija atsevišķi uzskaitītas nodarbināto stundas</w:t>
       </w:r>
       <w:r w:rsidR="00805108" w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">lauksaimnieciskajā darbībā, tabulā norādīto informāciju var aizpildīt, izmantojot </w:t>
       </w:r>
       <w:r w:rsidR="00D93369" w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00840247">
+      <w:r w:rsidR="00877670">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00805108">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada datus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33020535" w14:textId="77777777" w:rsidR="00C0060B" w:rsidRPr="00C0060B" w:rsidRDefault="00C0060B" w:rsidP="00C0060B">
+    <w:p w14:paraId="33020535" w14:textId="77777777" w:rsidR="00C0060B" w:rsidRPr="00C0060B" w:rsidRDefault="00C0060B" w:rsidP="00CA31A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8E8756" w14:textId="77777777" w:rsidR="00A3535D" w:rsidRPr="007411E0" w:rsidRDefault="00A3535D" w:rsidP="00A3535D">
+    <w:p w14:paraId="6F8E8756" w14:textId="32FDDB56" w:rsidR="00A3535D" w:rsidRPr="007411E0" w:rsidRDefault="00A3535D" w:rsidP="00CA31A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datums un paraksts* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3535D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EADA37" w14:textId="77777777" w:rsidR="00A3535D" w:rsidRPr="007411E0" w:rsidRDefault="00A3535D" w:rsidP="00A3535D">
+    <w:p w14:paraId="49EADA37" w14:textId="77777777" w:rsidR="00A3535D" w:rsidRPr="007411E0" w:rsidRDefault="00A3535D" w:rsidP="00CA31A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007411E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* Piezīme. Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C24014" w14:textId="77777777" w:rsidR="009A5213" w:rsidRPr="0087494D" w:rsidRDefault="009A5213" w:rsidP="009A5213">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2479,84 +2902,92 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087494D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.ailē</w:t>
       </w:r>
       <w:r w:rsidRPr="0087494D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veic aprēķinu, lai noteiktu, cik daudz lauksaimnieciskās darba vienības ir saimniecībā, kas šī kritērija ietvaros ir definētas kā algots darbinieks lauksaimnieciskajā darbībā, kurš nostrādājis vismaz 65 dienas jeb 520 stundas gadā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505B5777" w14:textId="5E5EEB6C" w:rsidR="009A5213" w:rsidRPr="0087494D" w:rsidRDefault="009A5213" w:rsidP="00A3535D">
+    <w:p w14:paraId="505B5777" w14:textId="17BA2504" w:rsidR="009A5213" w:rsidRPr="0087494D" w:rsidRDefault="009A5213" w:rsidP="00A3535D">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087494D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.ailē</w:t>
       </w:r>
       <w:r w:rsidRPr="0087494D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda ģeotelpiskajā iesniegumā </w:t>
       </w:r>
       <w:r w:rsidR="00D93369">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00877670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000E2385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0087494D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadā tiešo maksājumu atbalstam deklarēto hektāru skaitu, kas pieteikti tiešo maksājumu atbalstam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B37449A" w14:textId="77777777" w:rsidR="009A5213" w:rsidRDefault="009A5213" w:rsidP="00A3535D">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2578,91 +3009,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veic aprēķinu - 7.ailē aprēķināto lauksaimnieciskās darba vienības skaitu dala ar 8.ailē norādīto hektāru skaitu un reizina ar 100. Ja iegūtais skaitlis ir 1 vai lielāks, šis aktīva lauksaimnieka kritērijs ir izpildīts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A5213" w:rsidSect="00805108">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F43063E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B063C8C"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2708,136 +3139,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1137912447">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A5213"/>
     <w:rsid w:val="000E2385"/>
     <w:rsid w:val="00111FB7"/>
     <w:rsid w:val="001A05B1"/>
     <w:rsid w:val="00260176"/>
+    <w:rsid w:val="002A5DC4"/>
+    <w:rsid w:val="002F6341"/>
     <w:rsid w:val="007D4CE5"/>
     <w:rsid w:val="00805108"/>
     <w:rsid w:val="00840247"/>
+    <w:rsid w:val="00877670"/>
     <w:rsid w:val="009A5213"/>
     <w:rsid w:val="009B7F59"/>
     <w:rsid w:val="00A3535D"/>
     <w:rsid w:val="00B913DA"/>
     <w:rsid w:val="00BE39EA"/>
     <w:rsid w:val="00C0060B"/>
+    <w:rsid w:val="00CA31A3"/>
     <w:rsid w:val="00CE4445"/>
     <w:rsid w:val="00D414EC"/>
     <w:rsid w:val="00D93369"/>
+    <w:rsid w:val="00D964DA"/>
     <w:rsid w:val="00F11D89"/>
+    <w:rsid w:val="00F511A5"/>
+    <w:rsid w:val="00FE589A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="74B94548"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0FFCF593-D2FA-411A-B3A6-44322035B80C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3165,50 +3604,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A5213"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3272,51 +3716,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00260176"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3545,72 +3989,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2200</Words>
-  <Characters>1254</Characters>
+  <Words>2202</Words>
+  <Characters>1256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3448</CharactersWithSpaces>
+  <CharactersWithSpaces>3452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Līga Višņevska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>