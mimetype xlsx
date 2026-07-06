--- v0 (2026-03-03)
+++ v1 (2026-07-06)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe.LAD\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AF9BACE5-C78A-4F68-95AC-23777F400108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{36465255-6B7C-482E-89EB-C638B00955CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5616" yWindow="3240" windowWidth="23040" windowHeight="12120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Veidlapu atbildes 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
   <si>
     <t>Eksperta vārds, uzvārds</t>
   </si>
   <si>
-    <t>e-pasta adrese saziņai</t>
-[...1 lines deleted...]
-  <si>
     <t>Tālrunis saziņai</t>
   </si>
   <si>
     <t>Ieva Rove</t>
   </si>
   <si>
     <t>rove@alumni.lu.lv</t>
   </si>
   <si>
     <t>visa Latvija</t>
   </si>
   <si>
     <t>Rūta Sniedze- Kretalova</t>
   </si>
   <si>
     <t>ruta.sniedze@ldf.lv</t>
   </si>
   <si>
     <t>Jekaterina Vasiļjeva</t>
   </si>
   <si>
     <t>ekaterinova@inbox.lv</t>
   </si>
   <si>
     <t>Agnese Priede</t>
@@ -95,219 +92,268 @@
   <si>
     <t>Anita Namatēva</t>
   </si>
   <si>
     <t>anita2112@inbox.lv</t>
   </si>
   <si>
     <t>Vidzeme, Latgale</t>
   </si>
   <si>
     <t>Inga Straupe</t>
   </si>
   <si>
     <t>inga.straupe@lbtu.lv</t>
   </si>
   <si>
     <t>Zemgale</t>
   </si>
   <si>
     <t>Ilze Kukāre</t>
   </si>
   <si>
     <t>ilze.kukare@inbox.lv</t>
   </si>
   <si>
-    <t>Vidzeme, visa Latvija</t>
-[...1 lines deleted...]
-  <si>
     <t>Daina Bojāre</t>
   </si>
   <si>
     <t>dbojare@gmail.com</t>
   </si>
   <si>
     <t>Pierīga, Vidzeme, Latgale, cits</t>
   </si>
   <si>
     <t>Renāte Kaupuža</t>
   </si>
   <si>
     <t>renate.kaupuza@gmail.com</t>
   </si>
   <si>
     <t>Latgale</t>
   </si>
   <si>
     <t>Egita Grolle</t>
   </si>
   <si>
     <t>vzsbirojs@inbox.lv</t>
   </si>
   <si>
     <t>Inese Silamiķele</t>
   </si>
   <si>
     <t>silamikele@gmail.com</t>
   </si>
   <si>
     <t>Pierīga, Vidzeme, Kurzeme, Zemgale, Sēlija</t>
   </si>
   <si>
+    <t>Madara Ūdre</t>
+  </si>
+  <si>
+    <t>Zane Līkā</t>
+  </si>
+  <si>
+    <t>zanelika@gmail.com</t>
+  </si>
+  <si>
+    <t>Maija Medne</t>
+  </si>
+  <si>
+    <t>maijamedne@gmail.com</t>
+  </si>
+  <si>
+    <t>Pierīga, Vidzeme, Latgale</t>
+  </si>
+  <si>
+    <t>Jānis Saulītis</t>
+  </si>
+  <si>
+    <t>janis.sauliitis@inbox.lv</t>
+  </si>
+  <si>
+    <t>Pierīga, Vidzeme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reģions, kurā tiks sniegts pakalpojums </t>
+  </si>
+  <si>
+    <t>LA 4.6. Bioloģiski vērtīgo zālāju atjaunošanas eksperti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informācijai (no Dabas aizsardzības pārvaldes): </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - eksperta atrašanās sarakstā nenozīmē, ka eksperts varēs apkalpot visus interesentus "zālāju atjaunošanas plāna" izstrādē. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Pirms "zālāju atjaunošanas plāna" izstrādes aicinām veikt tirgus izpēti, uzrunājot vairākus ekspertus!</t>
+  </si>
+  <si>
+    <t>Anete Pošiva-Bunkovska</t>
+  </si>
+  <si>
+    <t>anete@environment.lv</t>
+  </si>
+  <si>
+    <t>Pierīga, Vidzeme, Sēlija</t>
+  </si>
+  <si>
+    <t>Inga Erta</t>
+  </si>
+  <si>
+    <t>ingaerta2018@gmail.com</t>
+  </si>
+  <si>
+    <t>E-pasta adrese saziņai</t>
+  </si>
+  <si>
+    <t>madara.udre.lv@gmail.com</t>
+  </si>
+  <si>
+    <t>Baiba Galniece</t>
+  </si>
+  <si>
     <t>Vita Caune</t>
   </si>
   <si>
+    <t>baiba.bekisa@gmail.com</t>
+  </si>
+  <si>
+    <t>Dzirkstīte Gritāne</t>
+  </si>
+  <si>
+    <t>dzirkstiteg@gmail.com</t>
+  </si>
+  <si>
+    <t>Latgale, Vidzeme</t>
+  </si>
+  <si>
+    <t>Līga Apsēna-Tropa</t>
+  </si>
+  <si>
+    <t>liga.apsena@gmail.com</t>
+  </si>
+  <si>
     <t>vita-caune@inbox.lv</t>
   </si>
   <si>
     <t>Pierīga, Kurzeme, Zemgale, Sēlija</t>
-  </si>
-[...55 lines deleted...]
-    <t>Pierīga, Vidzeme, Sēlija</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="major"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor rgb="FFF8F9FA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -387,315 +433,378 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="13">
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
-        <right/>
-[...5 lines deleted...]
-        </bottom>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
-[...72 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF8F9FA"/>
           <bgColor rgb="FFF8F9FA"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF5B3F86"/>
           <bgColor rgb="FF5B3F86"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FF5B3F86"/>
         </left>
         <right style="thin">
           <color rgb="FF5B3F86"/>
         </right>
         <top style="thin">
           <color rgb="FF5B3F86"/>
         </top>
         <bottom style="thin">
           <color rgb="FF5B3F86"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="Veidlapu atbildes 1-style" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
-      <tableStyleElement type="wholeTable" size="0" dxfId="11"/>
-[...2 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="8"/>
+      <tableStyleElement type="wholeTable" size="0" dxfId="12"/>
+      <tableStyleElement type="headerRow" dxfId="11"/>
+      <tableStyleElement type="firstRowStripe" dxfId="10"/>
+      <tableStyleElement type="secondRowStripe" dxfId="9"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="A3:D20" headerRowDxfId="7" totalsRowDxfId="4" headerRowBorderDxfId="6" tableBorderDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="A3:D24" headerRowDxfId="8" dataDxfId="6" totalsRowDxfId="4" headerRowBorderDxfId="7" tableBorderDxfId="5">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D24">
+    <sortCondition ref="A4:A24"/>
+  </sortState>
   <tableColumns count="4">
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Eksperta vārds, uzvārds" dataDxfId="3"/>
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="e-pasta adrese saziņai" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="E-pasta adrese saziņai" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Tālrunis saziņai" dataDxfId="1"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Reģions, kurā tiks sniegts pakalpojums " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Veidlapu atbildes 1-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
@@ -856,356 +965,446 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inga.straupe@lbtu.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silamikele@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baiba.bekisa@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rove@alumni.lu.lv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vita-caune@inbox.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita2112@inbox.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vzsbirojs@inbox.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.sauliitis@inbox.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anete@environment.lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maijamedne@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liga.apsena@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingaerta2018@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnesepriede@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renate.kaupuza@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaterinova@inbox.lv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanelika@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbojare@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzirkstiteg@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruta.sniedze@ldf.lv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilze.kukare@inbox.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:madara.udre.lv@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A25" sqref="A25"/>
+      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="15.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.88671875" customWidth="1"/>
     <col min="2" max="2" width="23.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.88671875" customWidth="1"/>
     <col min="4" max="4" width="37.44140625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="18.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="3" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="3" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="23">
+        <v>29640959</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="24">
+        <v>26477851</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="23">
+        <v>26566423</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="15">
+        <v>24886895</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="23">
+        <v>29452407</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="17">
+        <v>29358334</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="23">
+        <v>28636444</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B11" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C11" s="23">
+        <v>25495552</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="6">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+    </row>
+    <row r="12" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="23">
+        <v>29430076</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="23">
+        <v>29295558</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="23">
+        <v>29134149</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="23">
+        <v>29442520</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="23">
+        <v>22430622</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="23">
+        <v>25522574</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="23">
+        <v>27421970</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="23">
+        <v>24240797</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="23">
+        <v>26741537</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="23">
+        <v>27403647</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="9">
+      <c r="C22" s="23">
         <v>26845374</v>
       </c>
-      <c r="D5" s="10" t="s">
-[...125 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="D22" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="17">
+        <v>26872625</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="B24" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="9" t="s">
-[...30 lines deleted...]
-      <c r="C17" s="9">
+      <c r="C24" s="25">
         <v>26572024</v>
       </c>
-      <c r="D17" s="10" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="6" t="s">
+      <c r="D24" s="11" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+    </row>
+    <row r="26" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+    </row>
+    <row r="28" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="6">
-[...2 lines deleted...]
-      <c r="D18" s="7" t="s">
+    </row>
+    <row r="29" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="8" t="s">
+    <row r="30" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
         <v>44</v>
-      </c>
-[...36 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{878B91A2-2759-437A-94A6-827D2A3A1CE1}"/>
+    <hyperlink ref="B5" r:id="rId2" xr:uid="{15D1C3E0-4A82-4EAA-A274-EC954ABAA105}"/>
+    <hyperlink ref="B11" r:id="rId3" xr:uid="{B36D1F4B-F575-4808-B729-E1C886DBDB56}"/>
+    <hyperlink ref="B22" r:id="rId4" xr:uid="{9B8D9A1F-109F-4156-9A90-7BB7C8DF5E50}"/>
+    <hyperlink ref="B17" r:id="rId5" xr:uid="{C03E1C70-21D9-4A3B-B6A8-354911FE6A8E}"/>
+    <hyperlink ref="B4" r:id="rId6" xr:uid="{1F9D94C5-B914-4804-B477-BDA290FB1FDC}"/>
+    <hyperlink ref="B6" r:id="rId7" xr:uid="{497DBDA7-AA3B-4C5B-A0FD-835517C333F6}"/>
+    <hyperlink ref="B15" r:id="rId8" xr:uid="{4E6BF705-AF75-4BBE-8C5D-81477F191AC3}"/>
+    <hyperlink ref="B12" r:id="rId9" xr:uid="{28971F91-E46A-4D2E-A195-6AA191A5D08A}"/>
+    <hyperlink ref="B8" r:id="rId10" xr:uid="{9FBD6D8F-0824-436C-8361-657A449805DF}"/>
+    <hyperlink ref="B21" r:id="rId11" xr:uid="{466B7622-3F48-4EB8-BF4C-AD80FB0FA4B0}"/>
+    <hyperlink ref="B10" r:id="rId12" xr:uid="{3E474D5A-8C6E-4F93-A067-B6082F8CC5B1}"/>
+    <hyperlink ref="B13" r:id="rId13" xr:uid="{12DE7487-2F81-4F78-BAF1-4D61DF1B3C2B}"/>
+    <hyperlink ref="B19" r:id="rId14" xr:uid="{57E54FAA-EEB8-4769-8128-00F476ED7CC8}"/>
+    <hyperlink ref="B24" r:id="rId15" xr:uid="{41EB7ECB-FE87-4969-9F48-360DAD81C6E7}"/>
+    <hyperlink ref="B20" r:id="rId16" xr:uid="{C0C50BED-EFF4-4601-9ED9-BE44114433B4}"/>
+    <hyperlink ref="B16" r:id="rId17" xr:uid="{DAF293F3-C8E8-4755-B542-DE03B69C8B90}"/>
+    <hyperlink ref="B7" r:id="rId18" xr:uid="{420F9338-9468-40D9-9962-D97E7AB784D6}"/>
+    <hyperlink ref="B9" r:id="rId19" xr:uid="{45AD5A7F-4672-4083-96EE-53FE5B7FC00D}"/>
+    <hyperlink ref="B18" r:id="rId20" display="mailto:liga.apsena@gmail.com" xr:uid="{539BB259-54C4-433F-81F1-5C7C4B1FD610}"/>
+    <hyperlink ref="B23" r:id="rId21" display="mailto:vita-caune@inbox.lv" xr:uid="{1FEBA14B-074E-4087-81CF-43D562C52A9D}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId22"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Veidlapu atbildes 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>