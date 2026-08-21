--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -1,99 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe.LAD\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anna.bindere\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{36465255-6B7C-482E-89EB-C638B00955CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{580E6EDE-3A09-4A85-9E3C-A3B14B5EBDC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5616" yWindow="3240" windowWidth="23040" windowHeight="12120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Veidlapu atbildes 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="67">
   <si>
     <t>Eksperta vārds, uzvārds</t>
   </si>
   <si>
     <t>Tālrunis saziņai</t>
   </si>
   <si>
     <t>Ieva Rove</t>
   </si>
   <si>
     <t>rove@alumni.lu.lv</t>
   </si>
   <si>
     <t>visa Latvija</t>
   </si>
   <si>
-    <t>Rūta Sniedze- Kretalova</t>
-[...1 lines deleted...]
-  <si>
     <t>ruta.sniedze@ldf.lv</t>
   </si>
   <si>
     <t>Jekaterina Vasiļjeva</t>
   </si>
   <si>
     <t>ekaterinova@inbox.lv</t>
   </si>
   <si>
     <t>Agnese Priede</t>
   </si>
   <si>
     <t>agnesepriede@hotmail.com</t>
   </si>
   <si>
     <t>Kurzeme, Zemgale</t>
   </si>
   <si>
     <t>Anita Namatēva</t>
   </si>
   <si>
     <t>anita2112@inbox.lv</t>
   </si>
   <si>
     <t>Vidzeme, Latgale</t>
@@ -191,82 +188,100 @@
   <si>
     <t>Anete Pošiva-Bunkovska</t>
   </si>
   <si>
     <t>anete@environment.lv</t>
   </si>
   <si>
     <t>Pierīga, Vidzeme, Sēlija</t>
   </si>
   <si>
     <t>Inga Erta</t>
   </si>
   <si>
     <t>ingaerta2018@gmail.com</t>
   </si>
   <si>
     <t>E-pasta adrese saziņai</t>
   </si>
   <si>
     <t>madara.udre.lv@gmail.com</t>
   </si>
   <si>
     <t>Baiba Galniece</t>
   </si>
   <si>
-    <t>Vita Caune</t>
-[...1 lines deleted...]
-  <si>
     <t>baiba.bekisa@gmail.com</t>
   </si>
   <si>
     <t>Dzirkstīte Gritāne</t>
   </si>
   <si>
     <t>dzirkstiteg@gmail.com</t>
   </si>
   <si>
     <t>Latgale, Vidzeme</t>
   </si>
   <si>
     <t>Līga Apsēna-Tropa</t>
   </si>
   <si>
     <t>liga.apsena@gmail.com</t>
   </si>
   <si>
-    <t>vita-caune@inbox.lv</t>
-[...2 lines deleted...]
-    <t>Pierīga, Kurzeme, Zemgale, Sēlija</t>
+    <t>Anna Mežaka</t>
+  </si>
+  <si>
+    <t>bryo@tvnet.lv</t>
+  </si>
+  <si>
+    <t>Brigita Laime</t>
+  </si>
+  <si>
+    <t>brigita.laime@lu.lv</t>
+  </si>
+  <si>
+    <t>Pierīga, Vidzeme, Kurzeme</t>
+  </si>
+  <si>
+    <t>Gunta Evarte-Bundere</t>
+  </si>
+  <si>
+    <t>gunta.evarte@biology.lv</t>
+  </si>
+  <si>
+    <t> Latgale, Sēlija</t>
+  </si>
+  <si>
+    <t>Rūta Sniedze-Kretalova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -298,66 +313,82 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="major"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF212529"/>
+      <name val="RobustaTLPro-Regular"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF212529"/>
+      <name val="RobustaTLPro-Regular"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -432,137 +463,184 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Hipersaite" xfId="1" builtinId="8"/>
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
@@ -754,53 +832,53 @@
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="Veidlapu atbildes 1-style" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
       <tableStyleElement type="wholeTable" size="0" dxfId="12"/>
       <tableStyleElement type="headerRow" dxfId="11"/>
       <tableStyleElement type="firstRowStripe" dxfId="10"/>
       <tableStyleElement type="secondRowStripe" dxfId="9"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="A3:D24" headerRowDxfId="8" dataDxfId="6" totalsRowDxfId="4" headerRowBorderDxfId="7" tableBorderDxfId="5">
-[...1 lines deleted...]
-    <sortCondition ref="A4:A24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="A3:D26" headerRowDxfId="8" dataDxfId="6" totalsRowDxfId="4" headerRowBorderDxfId="7" tableBorderDxfId="5">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D26">
+    <sortCondition ref="A4:A26"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Eksperta vārds, uzvārds" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="E-pasta adrese saziņai" dataDxfId="2"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Tālrunis saziņai" dataDxfId="1"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Reģions, kurā tiks sniegts pakalpojums " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Veidlapu atbildes 1-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
@@ -965,459 +1043,492 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inga.straupe@lbtu.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silamikele@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baiba.bekisa@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rove@alumni.lu.lv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vita-caune@inbox.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita2112@inbox.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vzsbirojs@inbox.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.sauliitis@inbox.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anete@environment.lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maijamedne@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liga.apsena@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingaerta2018@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnesepriede@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renate.kaupuza@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaterinova@inbox.lv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanelika@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbojare@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzirkstiteg@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruta.sniedze@ldf.lv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilze.kukare@inbox.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:madara.udre.lv@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inga.straupe@lbtu.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silamikele@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baiba.bekisa@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:28659878" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rove@alumni.lu.lv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryo@tvnet.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita2112@inbox.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vzsbirojs@inbox.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.sauliitis@inbox.lv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gunta.evarte@biology.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anete@environment.lv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maijamedne@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liga.apsena@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingaerta2018@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnesepriede@hotmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renate.kaupuza@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:26592604" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaterinova@inbox.lv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanelika@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brigita.laime@lu.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dbojare@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzirkstiteg@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruta.sniedze@ldf.lv" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilze.kukare@inbox.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:madara.udre.lv@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:26873683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
+      <selection pane="bottomLeft" activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="15.9" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.6640625" defaultRowHeight="15.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.88671875" customWidth="1"/>
-    <col min="2" max="2" width="23.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.109375" customWidth="1"/>
     <col min="3" max="3" width="18.88671875" customWidth="1"/>
     <col min="4" max="4" width="37.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="3" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A1" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+    </row>
+    <row r="3" spans="1:4" ht="22.2" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      <c r="A4" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="C4" s="20">
+        <v>29640959</v>
+      </c>
+      <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="23">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A5" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="21">
+        <v>26477851</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A6" s="16" t="s">
         <v>11</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D5" s="8" t="s">
+      <c r="B6" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="20">
+        <v>26566423</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="25">
+        <v>26873683</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="13">
+        <v>24886895</v>
+      </c>
+      <c r="D8" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A9" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="25">
+        <v>26592604</v>
+      </c>
+      <c r="D9" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="20">
+        <v>29452407</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="15">
+        <v>29358334</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="20">
+        <v>28636444</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="25">
+        <v>28659878</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="20">
+        <v>25495552</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="20">
+        <v>29430076</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="20">
+        <v>29295558</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A17" s="12" t="s">
         <v>47</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="B17" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="20">
+        <v>29134149</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A18" s="12" t="s">
         <v>14</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="20">
+        <v>29442520</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="20">
+        <v>22430622</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A20" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="20">
+        <v>25522574</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="20">
+        <v>27421970</v>
+      </c>
+      <c r="D21" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...61 lines deleted...]
-      <c r="D13" s="6" t="s">
+    </row>
+    <row r="22" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="C19" s="23">
+      <c r="B22" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="20">
         <v>24240797</v>
-      </c>
-[...40 lines deleted...]
-        <v>26845374</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="A24" s="22" t="s">
+    <row r="23" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A23" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="20">
+        <v>26741537</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A24" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="20">
+        <v>27403647</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A25" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="20">
+        <v>26845374</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="25">
+      <c r="C26" s="22">
         <v>26572024</v>
       </c>
-      <c r="D24" s="11" t="s">
+      <c r="D26" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A28" s="1" t="s">
+    <row r="27" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A27" s="11"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+    </row>
+    <row r="28" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A28" s="11"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+    </row>
+    <row r="30" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A31" s="1" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="1" t="s">
+    <row r="32" spans="1:4" ht="15.9" customHeight="1">
+      <c r="A32" s="1" t="s">
         <v>43</v>
-      </c>
-[...3 lines deleted...]
-        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{878B91A2-2759-437A-94A6-827D2A3A1CE1}"/>
+    <hyperlink ref="B17" r:id="rId1" xr:uid="{878B91A2-2759-437A-94A6-827D2A3A1CE1}"/>
     <hyperlink ref="B5" r:id="rId2" xr:uid="{15D1C3E0-4A82-4EAA-A274-EC954ABAA105}"/>
-    <hyperlink ref="B11" r:id="rId3" xr:uid="{B36D1F4B-F575-4808-B729-E1C886DBDB56}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B17" r:id="rId5" xr:uid="{C03E1C70-21D9-4A3B-B6A8-354911FE6A8E}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{B36D1F4B-F575-4808-B729-E1C886DBDB56}"/>
+    <hyperlink ref="B25" r:id="rId4" xr:uid="{9B8D9A1F-109F-4156-9A90-7BB7C8DF5E50}"/>
+    <hyperlink ref="B20" r:id="rId5" xr:uid="{C03E1C70-21D9-4A3B-B6A8-354911FE6A8E}"/>
     <hyperlink ref="B4" r:id="rId6" xr:uid="{1F9D94C5-B914-4804-B477-BDA290FB1FDC}"/>
     <hyperlink ref="B6" r:id="rId7" xr:uid="{497DBDA7-AA3B-4C5B-A0FD-835517C333F6}"/>
-    <hyperlink ref="B15" r:id="rId8" xr:uid="{4E6BF705-AF75-4BBE-8C5D-81477F191AC3}"/>
-[...12 lines deleted...]
-    <hyperlink ref="B23" r:id="rId21" display="mailto:vita-caune@inbox.lv" xr:uid="{1FEBA14B-074E-4087-81CF-43D562C52A9D}"/>
+    <hyperlink ref="B18" r:id="rId8" xr:uid="{4E6BF705-AF75-4BBE-8C5D-81477F191AC3}"/>
+    <hyperlink ref="B15" r:id="rId9" xr:uid="{28971F91-E46A-4D2E-A195-6AA191A5D08A}"/>
+    <hyperlink ref="B10" r:id="rId10" xr:uid="{9FBD6D8F-0824-436C-8361-657A449805DF}"/>
+    <hyperlink ref="B24" r:id="rId11" xr:uid="{466B7622-3F48-4EB8-BF4C-AD80FB0FA4B0}"/>
+    <hyperlink ref="B12" r:id="rId12" xr:uid="{3E474D5A-8C6E-4F93-A067-B6082F8CC5B1}"/>
+    <hyperlink ref="B16" r:id="rId13" xr:uid="{12DE7487-2F81-4F78-BAF1-4D61DF1B3C2B}"/>
+    <hyperlink ref="B22" r:id="rId14" xr:uid="{57E54FAA-EEB8-4769-8128-00F476ED7CC8}"/>
+    <hyperlink ref="B26" r:id="rId15" xr:uid="{41EB7ECB-FE87-4969-9F48-360DAD81C6E7}"/>
+    <hyperlink ref="B23" r:id="rId16" xr:uid="{C0C50BED-EFF4-4601-9ED9-BE44114433B4}"/>
+    <hyperlink ref="B19" r:id="rId17" xr:uid="{DAF293F3-C8E8-4755-B542-DE03B69C8B90}"/>
+    <hyperlink ref="B8" r:id="rId18" xr:uid="{420F9338-9468-40D9-9962-D97E7AB784D6}"/>
+    <hyperlink ref="B11" r:id="rId19" xr:uid="{45AD5A7F-4672-4083-96EE-53FE5B7FC00D}"/>
+    <hyperlink ref="B21" r:id="rId20" display="mailto:liga.apsena@gmail.com" xr:uid="{539BB259-54C4-433F-81F1-5C7C4B1FD610}"/>
+    <hyperlink ref="B7" r:id="rId21" display="mailto:bryo@tvnet.lv" xr:uid="{D6D26C0D-3626-4E27-B160-4DACCDF49C3C}"/>
+    <hyperlink ref="C7" r:id="rId22" display="tel:26873683" xr:uid="{B1B5A42E-E2D4-4D0A-8DA9-3FEE1631A9C8}"/>
+    <hyperlink ref="B9" r:id="rId23" display="mailto:brigita.laime@lu.lv" xr:uid="{D77524D8-0CA1-4924-B49A-22D26C290039}"/>
+    <hyperlink ref="C9" r:id="rId24" display="tel:26592604" xr:uid="{54FDC360-82C1-4A93-BA25-ED56A2DFC9C2}"/>
+    <hyperlink ref="B13" r:id="rId25" display="mailto:gunta.evarte@biology.lv" xr:uid="{A24F830F-24CE-4723-BED6-59A591847F6F}"/>
+    <hyperlink ref="C13" r:id="rId26" display="tel:28659878" xr:uid="{0F313441-632F-4946-AEDA-13E4D828F444}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId22"/>
+    <tablePart r:id="rId27"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Veidlapu atbildes 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gita Strode</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>