--- v0 (2025-10-18)
+++ v1 (2026-08-07)
@@ -1,74 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\martins.irbe\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs2ca\LAD\_Atbalsta dep\Darbinieki\Bauska_Diana\2023-2027\LA5 - MLS\5. kārta\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01B61007-38D2-4D61-BC44-F145ABCA03C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IRS031" sheetId="2" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="137">
-[...4 lines deleted...]
-    <t>2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="139">
+  <si>
+    <t>Iedzīvotāju skaits gada sākumā, tā izmaiņas un dabiskās kustības galvenie rādītāji reģionos, pilsētās un novados - Rādītāji, Teritoriālā vienība un Laika periods</t>
+  </si>
+  <si>
+    <t>2026</t>
   </si>
   <si>
     <t>Iedzīvotāju skaits gada sākumā</t>
   </si>
   <si>
     <t>Latvija</t>
   </si>
   <si>
     <t>Rīgas statistiskais reģions (no 01.01.2024.)</t>
   </si>
   <si>
     <t>Rīgas statistiskais reģions (Rīga) (līdz 01.01.2024.)</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Pierīgas statistiskais reģions (līdz 01.01.2024.)</t>
   </si>
   <si>
     <t>Vidzemes statistiskais reģions (no 01.01.2024.)</t>
   </si>
   <si>
     <t>Vidzemes statistiskais reģions (līdz 01.01.2024.)</t>
   </si>
@@ -126,51 +123,51 @@
   <si>
     <t>..Koknese</t>
   </si>
   <si>
     <t>..Pļaviņas</t>
   </si>
   <si>
     <t>Alūksnes novads</t>
   </si>
   <si>
     <t>..Alūksne</t>
   </si>
   <si>
     <t>Augšdaugavas novads</t>
   </si>
   <si>
     <t>..Ilūkste</t>
   </si>
   <si>
     <t>..Subate</t>
   </si>
   <si>
     <t>Ādažu novads</t>
   </si>
   <si>
-    <t>..Ādaži (no 01.07.2022.)</t>
+    <t xml:space="preserve">..Ādaži </t>
   </si>
   <si>
     <t>Balvu novads</t>
   </si>
   <si>
     <t>..Balvi</t>
   </si>
   <si>
     <t>..Viļaka</t>
   </si>
   <si>
     <t>Bauskas novads</t>
   </si>
   <si>
     <t>..Bauska</t>
   </si>
   <si>
     <t>..Iecava</t>
   </si>
   <si>
     <t>Cēsu novads</t>
   </si>
   <si>
     <t>..Cēsis</t>
   </si>
@@ -228,105 +225,108 @@
   <si>
     <t>..Dagda</t>
   </si>
   <si>
     <t>..Krāslava</t>
   </si>
   <si>
     <t>Kuldīgas novads</t>
   </si>
   <si>
     <t>..Kuldīga</t>
   </si>
   <si>
     <t>..Skrunda</t>
   </si>
   <si>
     <t>Ķekavas novads</t>
   </si>
   <si>
     <t>..Baldone</t>
   </si>
   <si>
     <t>..Baloži</t>
   </si>
   <si>
-    <t>..Ķekava (no 01.07.2022.)</t>
+    <t>..Ķekava</t>
   </si>
   <si>
     <t>Limbažu novads</t>
   </si>
   <si>
     <t>..Ainaži</t>
   </si>
   <si>
     <t>..Aloja</t>
   </si>
   <si>
     <t>..Limbaži</t>
   </si>
   <si>
     <t>..Salacgrīva</t>
   </si>
   <si>
     <t>..Staicele</t>
   </si>
   <si>
     <t>Līvānu novads</t>
   </si>
   <si>
     <t>..Līvāni</t>
   </si>
   <si>
     <t>Ludzas novads</t>
   </si>
   <si>
     <t>..Kārsava</t>
   </si>
   <si>
     <t>..Ludza</t>
   </si>
   <si>
     <t>..Zilupe</t>
   </si>
   <si>
+    <t>Madonas novads (no 01.07.2025.)</t>
+  </si>
+  <si>
     <t>Madonas novads</t>
   </si>
   <si>
     <t>..Cesvaine</t>
   </si>
   <si>
     <t>..Lubāna</t>
   </si>
   <si>
     <t>..Madona</t>
   </si>
   <si>
     <t>Mārupes novads</t>
   </si>
   <si>
-    <t>..Mārupe (no 01.07.2022.)</t>
+    <t>..Mārupe</t>
   </si>
   <si>
     <t>Ogres novads</t>
   </si>
   <si>
     <t>..Ikšķile</t>
   </si>
   <si>
     <t>..Ķegums</t>
   </si>
   <si>
     <t>..Lielvārde</t>
   </si>
   <si>
     <t>Olaines novads</t>
   </si>
   <si>
     <t>..Olaine</t>
   </si>
   <si>
     <t>Preiļu novads</t>
   </si>
   <si>
     <t>..Preiļi</t>
   </si>
@@ -414,191 +414,178 @@
   <si>
     <t>..Mazsalaca</t>
   </si>
   <si>
     <t>..Rūjiena</t>
   </si>
   <si>
     <t>..Seda</t>
   </si>
   <si>
     <t>..Strenči</t>
   </si>
   <si>
     <t>Varakļānu novads</t>
   </si>
   <si>
     <t>..Varakļāni</t>
   </si>
   <si>
     <t>Ventspils novads</t>
   </si>
   <si>
     <t>..Piltene</t>
   </si>
   <si>
+    <t>&lt;A HREF= https://stat.gov.lv/lv/statistikas-temas/vide/dabas-resursi-geografiskas-zinas/publikacijas-un-infografikas/21408 TARGET=_blank&gt;Vairāk par statistiskajiem reģioniem.&lt;/A&gt;</t>
+  </si>
+  <si>
     <t>&lt;A HREF= https://stat.gov.lv/lv/metadati/5911-iedzivotaju-skaits-un-galvenie-demografiskie-raditaji TARGET=_blank&gt;Metadati&lt;/A&gt;</t>
   </si>
   <si>
     <t>Jēkabpils, Ogres un Valmieras valstspilsētas iekļautas arī attiecīgo novadu rādītājos.</t>
   </si>
   <si>
     <t>Laikrinda no 1967. līdz 2022. gadam &lt;A HREF= https://data.stat.gov.lv/pxweb/lv/OSP_PUB/START/IRS030 TARGET=_blank&gt; IRS030. Iedzīvotāju skaits gada sākumā, tā izmaiņas un dabiskās kustības galvenie rādītāji reģionos, pilsētās un novados &lt;/A&gt;.</t>
   </si>
   <si>
     <t xml:space="preserve">Sākot ar 2024. gadu, statistisko reģionu teritorijas sakrīt ar plānošanas reģionu teritorijām. </t>
   </si>
   <si>
-    <t xml:space="preserve"> &lt;A HREF= https://stat.gov.lv/lv/statistikas-temas/vide/dabas-resursi-geografiskas-zinas/publikacijas-un-infografikas/21408 TARGET=_blank&gt;Vairāk par statistiskajiem reģioniem.&lt;/A&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>2023. un 2024. gada sākuma iedzīvotāju skaits pārrēķināts pēc jaunās iedzīvotāju skaita novērtēšanas metodes, tāpēc atšķiras no iepriekš publicētā.
-2025. gadā CSP ir mainījusi iedzīvotāju novērtēšanas metodi, kopš 2012. gada tika izmantots loģistiskās regresijas modelis, turpmāk tiks izmantots Sol-Logit modelis.
-Metodes ir līdzīgas, galvenā atšķirība ir, ka loģistiskās regresijas modelis bija no uzraudzīto modeļu klases un tam kā apmācību dati tika izmantoti 2011. gada Tautas skaitīšana. Sol-Logit modelis ir no neuzraudzīto modeļu klases un tam nav nepieciešami apmācības dati.</t>
+2025. gadā CSP ir mainījusi iedzīvotāju novērtēšanas metodi, kopš 2012. gada tika izmantots loģistiskās regresijas modelis, turpmāk tiks izmantots SoL-logit modelis.
+Metodes ir līdzīgas, galvenā atšķirība ir, ka loģistiskās regresijas modelis bija no uzraudzīto modeļu klases un tam kā apmācību dati tika izmantoti 2011. gada Tautas skaitīšana. SoL-logit modelis ir no neuzraudzīto modeļu klases un tam nav nepieciešami apmācības dati.</t>
+  </si>
+  <si>
+    <t>2025. gada 2. oktobrī veikti precizējumi 2. jūnijā publicētajos datos par iedzīvotāju skaita novērtējumu – ārvalstu studenti iekļauti pastāvīgo iedzīvotāju skaita novērtējumā.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="14"/>
       <color rgb="FF000000"/>
-      <name val="Times New Roman"/>
-[...8 lines deleted...]
-      <charset val="186"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Times New Roman"/>
-[...1 lines deleted...]
-      <charset val="186"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -859,1158 +846,1160 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-  <dimension ref="A1:B138"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A112" sqref="A112"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="51" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="42.26953125" customWidth="1"/>
+    <col min="2" max="2" width="28.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="57" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:2" ht="61.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B1" s="2"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="8"/>
       <c r="B4" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="3">
-[...4 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B5" s="4">
+        <v>1845096</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="3">
-[...4 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B6" s="4">
+        <v>847841</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="3">
-[...4 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="B9" s="4">
+        <v>271223</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="3">
-[...4 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="4">
+        <v>271669</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="3">
-[...4 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B13" s="4">
+        <v>219191</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="3">
-[...4 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B14" s="4">
+        <v>235172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="3">
-[...4 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B15" s="4">
+        <v>588911</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="3">
-[...4 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B16" s="4">
+        <v>77486</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="3">
-[...4 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="B17" s="4">
+        <v>54408</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="3">
-[...4 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="B18" s="4">
+        <v>20685</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="3">
-[...4 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B19" s="4">
+        <v>52926</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="3">
-[...4 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B20" s="4">
+        <v>66746</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="3">
-[...4 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="B21" s="4">
+        <v>22499</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="3">
-[...4 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="B22" s="4">
+        <v>25978</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="3">
-[...4 lines deleted...]
-      <c r="A24" s="2" t="s">
+      <c r="B23" s="4">
+        <v>22746</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="3">
-[...4 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="B24" s="4">
+        <v>32479</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="3">
-[...4 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="B25" s="4">
+        <v>27825</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="3">
-[...4 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B26" s="4">
+        <v>6626</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="3">
-[...4 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="B27" s="4">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="3">
-[...4 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="B28" s="4">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="3">
-[...4 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B29" s="4">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="3">
-[...4 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="B30" s="4">
+        <v>12894</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="3">
-[...4 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="B31" s="4">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="3">
-[...4 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="B32" s="4">
+        <v>23443</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="3">
-[...4 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B33" s="4">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="3">
-[...4 lines deleted...]
-      <c r="A35" s="2" t="s">
+      <c r="B34" s="4">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A35" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="3">
-[...4 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="B35" s="4">
+        <v>24141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="3">
-[...4 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B36" s="4">
+        <v>7683</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="3">
-[...4 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="B37" s="4">
+        <v>17163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A38" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B38" s="3">
-[...4 lines deleted...]
-      <c r="A39" s="2" t="s">
+      <c r="B38" s="4">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A39" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="3">
-[...4 lines deleted...]
-      <c r="A40" s="2" t="s">
+      <c r="B39" s="4">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A40" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B40" s="3">
-[...4 lines deleted...]
-      <c r="A41" s="2" t="s">
+      <c r="B40" s="4">
+        <v>40006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B41" s="3">
-[...4 lines deleted...]
-      <c r="A42" s="2" t="s">
+      <c r="B41" s="4">
+        <v>9566</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B42" s="3">
-[...4 lines deleted...]
-      <c r="A43" s="2" t="s">
+      <c r="B42" s="4">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A43" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="3">
-[...4 lines deleted...]
-      <c r="A44" s="2" t="s">
+      <c r="B43" s="4">
+        <v>40963</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A44" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="3">
-[...4 lines deleted...]
-      <c r="A45" s="2" t="s">
+      <c r="B44" s="4">
+        <v>14899</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A45" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="3">
-[...4 lines deleted...]
-      <c r="A46" s="2" t="s">
+      <c r="B45" s="4">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A46" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B46" s="3">
-[...4 lines deleted...]
-      <c r="A47" s="2" t="s">
+      <c r="B46" s="4">
+        <v>32450</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A47" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="3">
-[...4 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="B47" s="4">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A48" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="3">
-[...4 lines deleted...]
-      <c r="A49" s="2" t="s">
+      <c r="B48" s="4">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A49" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B49" s="3">
-[...4 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="B49" s="4">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A50" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B50" s="3">
-[...4 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="B50" s="4">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A51" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B51" s="3">
-[...4 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="B51" s="4">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A52" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="3">
-[...4 lines deleted...]
-      <c r="A53" s="2" t="s">
+      <c r="B52" s="4">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B53" s="3">
-[...4 lines deleted...]
-      <c r="A54" s="2" t="s">
+      <c r="B53" s="4">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="3">
-[...4 lines deleted...]
-      <c r="A55" s="2" t="s">
+      <c r="B54" s="4">
+        <v>8429</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="3">
-[...4 lines deleted...]
-      <c r="A56" s="2" t="s">
+      <c r="B55" s="4">
+        <v>18215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B56" s="3">
-[...4 lines deleted...]
-      <c r="A57" s="2" t="s">
+      <c r="B56" s="4">
+        <v>6683</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A57" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B57" s="3">
-[...4 lines deleted...]
-      <c r="A58" s="2" t="s">
+      <c r="B57" s="4">
+        <v>31718</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A58" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B58" s="3">
-[...4 lines deleted...]
-      <c r="A59" s="2" t="s">
+      <c r="B58" s="4">
+        <v>38134</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A59" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B59" s="3">
-[...4 lines deleted...]
-      <c r="A60" s="2" t="s">
+      <c r="B59" s="4">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A60" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="3">
-[...4 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="B60" s="4">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B61" s="3">
-[...4 lines deleted...]
-      <c r="A62" s="2" t="s">
+      <c r="B61" s="4">
+        <v>19040</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B62" s="3">
-[...4 lines deleted...]
-      <c r="A63" s="2" t="s">
+      <c r="B62" s="4">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A63" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B63" s="3">
-[...4 lines deleted...]
-      <c r="A64" s="2" t="s">
+      <c r="B63" s="4">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A64" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B64" s="3">
-[...4 lines deleted...]
-      <c r="A65" s="2" t="s">
+      <c r="B64" s="4">
+        <v>26386</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A65" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B65" s="3">
-[...4 lines deleted...]
-      <c r="A66" s="2" t="s">
+      <c r="B65" s="4">
+        <v>9855</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A66" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B66" s="3">
-[...4 lines deleted...]
-      <c r="A67" s="2" t="s">
+      <c r="B66" s="4">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A67" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B67" s="3">
-[...4 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="B67" s="4">
+        <v>31668</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A68" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B68" s="3">
-[...4 lines deleted...]
-      <c r="A69" s="2" t="s">
+      <c r="B68" s="4">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A69" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B69" s="3">
-[...4 lines deleted...]
-      <c r="A70" s="2" t="s">
+      <c r="B69" s="4">
+        <v>6795</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A70" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B70" s="3">
-[...4 lines deleted...]
-      <c r="A71" s="2" t="s">
+      <c r="B70" s="4">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A71" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B71" s="3">
-[...4 lines deleted...]
-      <c r="A72" s="2" t="s">
+      <c r="B71" s="4">
+        <v>27276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A72" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B72" s="3">
-[...4 lines deleted...]
-      <c r="A73" s="2" t="s">
+      <c r="B72" s="4">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A73" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B73" s="3">
-[...4 lines deleted...]
-      <c r="A74" s="2" t="s">
+      <c r="B73" s="4">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A74" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B74" s="3">
-[...4 lines deleted...]
-      <c r="A75" s="2" t="s">
+      <c r="B74" s="4">
+        <v>6410</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A75" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B75" s="3">
-[...4 lines deleted...]
-      <c r="A76" s="2" t="s">
+      <c r="B75" s="4">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A76" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B76" s="3">
-[...4 lines deleted...]
-      <c r="A77" s="2" t="s">
+      <c r="B76" s="4">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A77" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B77" s="3">
-[...4 lines deleted...]
-      <c r="A78" s="2" t="s">
+      <c r="B77" s="4">
+        <v>9897</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A78" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B78" s="3">
-[...4 lines deleted...]
-      <c r="A79" s="2" t="s">
+      <c r="B78" s="4">
+        <v>6626</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A79" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B79" s="3">
-[...4 lines deleted...]
-      <c r="A80" s="2" t="s">
+      <c r="B79" s="4">
+        <v>19659</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A80" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B80" s="3">
-[...4 lines deleted...]
-      <c r="A81" s="2" t="s">
+      <c r="B80" s="4">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A81" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B81" s="3">
-[...4 lines deleted...]
-      <c r="A82" s="2" t="s">
+      <c r="B81" s="4">
+        <v>7054</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A82" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B82" s="3">
-[...4 lines deleted...]
-      <c r="A83" s="2" t="s">
+      <c r="B82" s="4">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A83" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B83" s="3">
-[...4 lines deleted...]
-      <c r="A84" s="2" t="s">
+      <c r="B83" s="4">
+        <v>29466</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A84" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B84" s="3">
-[...4 lines deleted...]
-      <c r="A85" s="2" t="s">
+      <c r="B84" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A85" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B85" s="3">
-[...4 lines deleted...]
-      <c r="A86" s="2" t="s">
+      <c r="B85" s="4">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A86" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B86" s="3">
-[...4 lines deleted...]
-      <c r="A87" s="2" t="s">
+      <c r="B86" s="4">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A87" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B87" s="3">
-[...4 lines deleted...]
-      <c r="A88" s="2" t="s">
+      <c r="B87" s="4">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A88" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B88" s="3">
-[...4 lines deleted...]
-      <c r="A89" s="2" t="s">
+      <c r="B88" s="4">
+        <v>38132</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A89" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B89" s="3">
-[...4 lines deleted...]
-      <c r="A90" s="2" t="s">
+      <c r="B89" s="4">
+        <v>17058</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A90" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B90" s="3">
-[...4 lines deleted...]
-      <c r="A91" s="2" t="s">
+      <c r="B90" s="4">
+        <v>57165</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A91" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B91" s="3">
-[...4 lines deleted...]
-      <c r="A92" s="2" t="s">
+      <c r="B91" s="4">
+        <v>7412</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A92" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B92" s="3">
-[...4 lines deleted...]
-      <c r="A93" s="2" t="s">
+      <c r="B92" s="4">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A93" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B93" s="3">
-[...4 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="B93" s="4">
+        <v>5866</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A94" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B94" s="3">
-[...4 lines deleted...]
-      <c r="A95" s="2" t="s">
+      <c r="B94" s="4">
+        <v>21062</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A95" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B95" s="3">
-[...4 lines deleted...]
-      <c r="A96" s="2" t="s">
+      <c r="B95" s="4">
+        <v>9580</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A96" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B96" s="3">
-[...4 lines deleted...]
-      <c r="A97" s="2" t="s">
+      <c r="B96" s="4">
+        <v>15238</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A97" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B97" s="3">
-[...4 lines deleted...]
-      <c r="A98" s="2" t="s">
+      <c r="B97" s="4">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A98" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="B98" s="3">
-[...4 lines deleted...]
-      <c r="A99" s="2" t="s">
+      <c r="B98" s="4">
+        <v>27268</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A99" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B99" s="3">
-[...4 lines deleted...]
-      <c r="A100" s="2" t="s">
+      <c r="B99" s="4">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A100" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B100" s="3">
-[...4 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="B100" s="4">
+        <v>35540</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A101" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B101" s="3">
-[...4 lines deleted...]
-      <c r="A102" s="2" t="s">
+      <c r="B101" s="4">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A102" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B102" s="3">
-[...4 lines deleted...]
-      <c r="A103" s="2" t="s">
+      <c r="B102" s="4">
+        <v>23915</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A103" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B103" s="3">
-[...4 lines deleted...]
-      <c r="A104" s="2" t="s">
+      <c r="B103" s="4">
+        <v>17817</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A104" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B104" s="3">
-[...4 lines deleted...]
-      <c r="A105" s="2" t="s">
+      <c r="B104" s="4">
+        <v>26192</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A105" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B105" s="3">
-[...4 lines deleted...]
-      <c r="A106" s="2" t="s">
+      <c r="B105" s="4">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A106" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="B106" s="3">
-[...4 lines deleted...]
-      <c r="A107" s="2" t="s">
+      <c r="B106" s="4">
+        <v>9492</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A107" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B107" s="3">
-[...4 lines deleted...]
-      <c r="A108" s="2" t="s">
+      <c r="B107" s="4">
+        <v>10113</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A108" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B108" s="3">
-[...4 lines deleted...]
-      <c r="A109" s="2" t="s">
+      <c r="B108" s="4">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A109" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B109" s="3">
-[...4 lines deleted...]
-      <c r="A110" s="2" t="s">
+      <c r="B109" s="4">
+        <v>31546</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A110" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B110" s="3">
-[...4 lines deleted...]
-      <c r="A111" s="2" t="s">
+      <c r="B110" s="4">
+        <v>14784</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A111" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B111" s="3">
-[...4 lines deleted...]
-      <c r="A112" s="2" t="s">
+      <c r="B111" s="4">
+        <v>17306</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A112" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="B112" s="3">
-[...4 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="B112" s="4">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A113" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="B113" s="3">
-[...4 lines deleted...]
-      <c r="A114" s="2" t="s">
+      <c r="B113" s="4">
+        <v>4994</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A114" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B114" s="3">
-[...4 lines deleted...]
-      <c r="A115" s="2" t="s">
+      <c r="B114" s="4">
+        <v>34264</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A115" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B115" s="3">
-[...4 lines deleted...]
-      <c r="A116" s="2" t="s">
+      <c r="B115" s="4">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A116" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="B116" s="3">
-[...4 lines deleted...]
-      <c r="A117" s="2" t="s">
+      <c r="B116" s="4">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A117" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B117" s="3">
-[...4 lines deleted...]
-      <c r="A118" s="2" t="s">
+      <c r="B117" s="4">
+        <v>8637</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A118" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B118" s="3">
-[...4 lines deleted...]
-      <c r="A119" s="2" t="s">
+      <c r="B118" s="4">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A119" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B119" s="3">
-[...4 lines deleted...]
-      <c r="A120" s="2" t="s">
+      <c r="B119" s="4">
+        <v>42991</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A120" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B120" s="3">
-[...4 lines deleted...]
-      <c r="A121" s="2" t="s">
+      <c r="B120" s="4">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A121" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B121" s="3">
-[...4 lines deleted...]
-      <c r="A122" s="2" t="s">
+      <c r="B121" s="4">
+        <v>16033</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A122" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B122" s="3">
-[...4 lines deleted...]
-      <c r="A123" s="2" t="s">
+      <c r="B122" s="4">
+        <v>7501</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A123" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B123" s="3">
-[...4 lines deleted...]
-      <c r="A124" s="2" t="s">
+      <c r="B123" s="4">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A124" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B124" s="3">
-[...4 lines deleted...]
-      <c r="A125" s="2" t="s">
+      <c r="B124" s="4">
+        <v>50324</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A125" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B125" s="3">
-[...4 lines deleted...]
-      <c r="A126" s="2" t="s">
+      <c r="B125" s="4">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A126" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="B126" s="3">
-[...4 lines deleted...]
-      <c r="A127" s="2" t="s">
+      <c r="B126" s="4">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A127" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B127" s="3">
+      <c r="B127" s="4">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A128" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B128" s="4">
         <v>968</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A129" s="2" t="s">
+    <row r="129" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A129" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B129" s="3">
-[...4 lines deleted...]
-      <c r="A130" s="2" t="s">
+      <c r="B129" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A130" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="B130" s="3">
-[...4 lines deleted...]
-      <c r="A131" s="2" t="s">
+      <c r="B130" s="4">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A131" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B131" s="3">
-[...4 lines deleted...]
-      <c r="A133" s="5" t="s">
+      <c r="B131" s="4">
+        <v>10161</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A132" s="3" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="5" t="s">
+      <c r="B132" s="4">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="135" spans="1:2" ht="78" x14ac:dyDescent="0.3">
-      <c r="A135" s="5" t="s">
+    <row r="135" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="136" spans="1:2" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A136" s="5" t="s">
+    <row r="136" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="137" spans="1:2" ht="78" x14ac:dyDescent="0.3">
-      <c r="A137" s="5" t="s">
+    <row r="137" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="138" spans="1:2" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A138" s="5" t="s">
+    <row r="138" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
         <v>136</v>
       </c>
     </row>
+    <row r="139" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>138</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:B3"/>
-  <mergeCells count="1">
+  <mergeCells count="2">
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IRS031</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Liene Grinsone</dc:creator>
+  <dc:creator>Ieva Upeniece</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>