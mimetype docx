--- v0 (2025-10-20)
+++ v1 (2026-11-06)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="670605D6" w14:textId="77777777" w:rsidR="00F90573" w:rsidRDefault="00BA7235">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D345B2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">.                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1ADCDF" w14:textId="77777777" w:rsidR="001C5F22" w:rsidRPr="00D345B2" w:rsidRDefault="00BA7235">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -57,54 +57,55 @@
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A985A10" w14:textId="77777777" w:rsidR="00EE1C0F" w:rsidRDefault="00544AED">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000308B2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieņemts </w:t>
       </w:r>
       <w:r w:rsidR="00EE1C0F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">European Kennel Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C3E5D1" w14:textId="77777777" w:rsidR="00407CAD" w:rsidRDefault="00544AED">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="01C3E5D1" w14:textId="77777777" w:rsidR="00407CAD" w:rsidRPr="000E5A88" w:rsidRDefault="00544AED">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Valdes </w:t>
       </w:r>
       <w:r w:rsidRPr="000308B2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>sēdē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B49BF">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 201</w:t>
@@ -128,50 +129,109 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B49BF">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
       <w:r w:rsidR="000A1D42">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="001B49BF">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A1D42">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> februārī</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4722DA9C" w14:textId="77777777" w:rsidR="00DC2BC1" w:rsidRPr="000E5A88" w:rsidRDefault="00DC2BC1">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7490FFE9" w14:textId="75A89210" w:rsidR="00FF61FA" w:rsidRPr="000E5A88" w:rsidRDefault="00FF61FA">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF61FA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Aktualizēts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF61FA">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inistru kabineta noteikumi Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5A88" w:rsidRPr="000E5A88">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>411</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2BC1" w:rsidRPr="00DC2BC1">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5A88" w:rsidRPr="000E5A88">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Mājas (istabas) dzīvnieku labturības un aizsardzības noteikumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2BC1" w:rsidRPr="000E5A88">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535439C6" w14:textId="77777777" w:rsidR="000B637E" w:rsidRDefault="000B637E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61393945" w14:textId="77777777" w:rsidR="00EE1C0F" w:rsidRPr="00F20355" w:rsidRDefault="00EE1C0F" w:rsidP="00F20355">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B5702D3" w14:textId="77777777" w:rsidR="00D345B2" w:rsidRPr="009F2685" w:rsidRDefault="00544AED" w:rsidP="00D345B2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -2223,51 +2283,51 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>vidējās šķirnes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>-no 15 (piecpadsmit) mēnešiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ECDF6D" w14:textId="77777777" w:rsidR="00787141" w:rsidRDefault="00DD63B2" w:rsidP="0096020A">
+    <w:p w14:paraId="20ECDF6D" w14:textId="722115DE" w:rsidR="00787141" w:rsidRDefault="00DD63B2" w:rsidP="0096020A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">mazās </w:t>
       </w:r>
       <w:r w:rsidR="00787141" w:rsidRPr="00787141">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>šķirnes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -2275,51 +2335,63 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00787141" w:rsidRPr="00787141">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00787141" w:rsidRPr="00787141">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00787141" w:rsidRPr="00CD4FD6">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>no 12 (piecpadsmit) mēnešiem;</w:t>
+        <w:t>no 12 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8140A">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>div</w:t>
+      </w:r>
+      <w:r w:rsidR="00787141" w:rsidRPr="00CD4FD6">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>padsmit) mēnešiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4426C0" w14:textId="77777777" w:rsidR="00132F37" w:rsidRPr="00787141" w:rsidRDefault="00132F37" w:rsidP="0096020A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638F5888" w14:textId="77777777" w:rsidR="00545902" w:rsidRDefault="00BA03A1" w:rsidP="00FB459F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -2823,147 +2895,91 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> īpaš</w:t>
       </w:r>
       <w:r w:rsidR="00A003FD">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>u uzraudzību</w:t>
       </w:r>
       <w:r w:rsidR="00A003FD" w:rsidRPr="00A003FD">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pār ciltsdarbu ar nomātām un kopīpašumā esošām kucēm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F5EAC5" w14:textId="77777777" w:rsidR="00132F37" w:rsidRPr="00132F37" w:rsidRDefault="00132F37" w:rsidP="00132F37">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3C7EED" w14:textId="77777777" w:rsidR="0062590D" w:rsidRPr="006355D1" w:rsidRDefault="0062590D" w:rsidP="00967E04">
+    <w:p w14:paraId="6C3C7EED" w14:textId="6F36C16C" w:rsidR="0062590D" w:rsidRPr="006355D1" w:rsidRDefault="0062590D" w:rsidP="00967E04">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006355D1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Audzētāja pienākums nodrošināt nepiecieš</w:t>
       </w:r>
       <w:r w:rsidR="006355D1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006355D1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>mās labturības prasības suņu turēšanā, tirdzniecībā un demonstrēšanā publiskās izstādēs, kā arī suņa apmācību atbilstoši normatīvajiem aktiem, kuri norādīti MK noteikumos Nr. 266. (pu</w:t>
-[...57 lines deleted...]
-      <w:r w:rsidR="006355D1">
+        <w:t xml:space="preserve">mās labturības prasības suņu turēšanā, tirdzniecībā un demonstrēšanā publiskās izstādēs, kā arī suņa apmācību atbilstoši normatīvajiem aktiem, kuri norādīti MK noteikumos Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00962C81" w:rsidRPr="00962C81">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>411</w:t>
+      </w:r>
+      <w:r w:rsidR="00962C81">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> punkts )</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DE317F" w14:textId="77777777" w:rsidR="00C37A21" w:rsidRPr="00C37A21" w:rsidRDefault="00C37A21" w:rsidP="00C37A21">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="521DC873" w14:textId="77777777" w:rsidR="001C5F22" w:rsidRDefault="006037C9" w:rsidP="004838CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B12DC0">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F9554E" w:rsidRPr="00B12DC0">
@@ -5245,165 +5261,146 @@
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2A9C">
         <w:t>METIENU REĢISTRĀCIJA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0017D79B" w14:textId="77777777" w:rsidR="002A2A9C" w:rsidRPr="002A2A9C" w:rsidRDefault="002A2A9C" w:rsidP="002A2A9C">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB705CA" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="00750267" w:rsidRDefault="0021515D" w:rsidP="00A85485">
+    <w:p w14:paraId="2DB705CA" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="008C7262" w:rsidRDefault="0021515D" w:rsidP="00A85485">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00750267">
+      <w:r w:rsidRPr="008C7262">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai reģistrētu metienu, ne vēlāk kā 4 mēnešus pēc kucēnu dzimšanas Ciltsgrāmatā jāiesniedz: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6165DDDD" w14:textId="4652006D" w:rsidR="0021515D" w:rsidRPr="007A3D8F" w:rsidRDefault="00750267" w:rsidP="00A85485">
+    <w:p w14:paraId="6165DDDD" w14:textId="4652006D" w:rsidR="0021515D" w:rsidRPr="008C7262" w:rsidRDefault="00750267" w:rsidP="00A85485">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:highlight w:val="cyan"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="0021515D" w:rsidRPr="00750267">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7262">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vispārēja metiena apsekošanas akts (Pielikums Nr.2), </w:t>
+      </w:r>
+      <w:r w:rsidR="0021515D" w:rsidRPr="008C7262">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>kas apstiprināta ar audzētāja, afiksa vai audzētavas īpašnieka un kluba ciltsdarba vadītāja parakstu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD59B4" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="00750267" w:rsidRDefault="0021515D" w:rsidP="00A85485">
+    <w:p w14:paraId="1BFD59B4" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="008C7262" w:rsidRDefault="0021515D" w:rsidP="00A85485">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00750267">
+      <w:r w:rsidRPr="008C7262">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>suņa un kuces oriģinālo ciltsrakstu kserokopijas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61670FE0" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="006C54E7" w:rsidRDefault="0021515D" w:rsidP="00A85485">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C54E7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>eksterjera novērtējuma un darba spēju pārbaužu apliecinošu dokumentu kserokopijas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3399DD3C" w14:textId="16157EEF" w:rsidR="006C54E7" w:rsidRPr="006C54E7" w:rsidRDefault="006C54E7" w:rsidP="00354DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk162884267"/>
       <w:r w:rsidRPr="006C54E7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Pielikums Nr.1)</w:t>
+        <w:t>pārošanas nosūtījums (Pielikums Nr.1)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="115E4ADB" w14:textId="4E6C80E6" w:rsidR="0021515D" w:rsidRPr="006C54E7" w:rsidRDefault="0021515D" w:rsidP="00354DAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C54E7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>līguma kserokopiju kuces nomāšanas gadījumā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696A78F1" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="006C54E7" w:rsidRDefault="0021515D" w:rsidP="00A85485">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5433,75 +5430,51 @@
     <w:p w14:paraId="28E4F3CF" w14:textId="77777777" w:rsidR="008955AD" w:rsidRPr="002A2A9C" w:rsidRDefault="008955AD" w:rsidP="008955AD">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726A273C" w14:textId="77086CDD" w:rsidR="0021515D" w:rsidRPr="006C54E7" w:rsidRDefault="006C54E7" w:rsidP="00A85485">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C54E7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Kucēna reģistrācijas sertifikāts (kucēna kartiņa) </w:t>
       </w:r>
       <w:r w:rsidR="0021515D" w:rsidRPr="006C54E7">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Ciltsgrāmatas vadītājs ieraksta kucēniem piešķirtos numurus un kartiņu iešuj attiecīgās šķirnes sējumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D701D3C" w14:textId="77777777" w:rsidR="0021515D" w:rsidRPr="007A3D8F" w:rsidRDefault="0021515D" w:rsidP="0021515D">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="011E6B21" w14:textId="77777777" w:rsidR="001C5F22" w:rsidRDefault="001C5F22" w:rsidP="00FB459F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
@@ -5912,63 +5885,51 @@
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00750267">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> jānodod </w:t>
       </w:r>
       <w:r w:rsidR="00C37A21" w:rsidRPr="00750267">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>EGK</w:t>
       </w:r>
       <w:r w:rsidR="007A3D8F" w:rsidRPr="00750267">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (jānodod </w:t>
       </w:r>
       <w:r w:rsidR="00750267" w:rsidRPr="00750267">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>k</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">katram </w:t>
       </w:r>
       <w:r w:rsidR="007A3D8F" w:rsidRPr="00750267">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>sava klubā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE99DF9" w14:textId="77777777" w:rsidR="00F02730" w:rsidRDefault="00F02730" w:rsidP="00F02730">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5E1E2B" w14:textId="77777777" w:rsidR="003D085C" w:rsidRPr="00F02730" w:rsidRDefault="003809D0" w:rsidP="003D085C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
@@ -6718,58 +6679,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009200FB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Uz v</w:t>
       </w:r>
       <w:r w:rsidR="00D172C7" w:rsidRPr="009200FB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ienota parauga EKG Ciltsraksti</w:t>
       </w:r>
       <w:r w:rsidRPr="009200FB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>em jābūt EKG logotipiem</w:t>
       </w:r>
       <w:r w:rsidR="002258B4" w:rsidRPr="002258B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">un ES </w:t>
+        <w:t xml:space="preserve"> un ES </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002258B4" w:rsidRPr="002258B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>logotipu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009200FB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ciltsraksti ir suņa izcelsmes pierādījums. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2508E86D" w14:textId="77777777" w:rsidR="00E06656" w:rsidRPr="00D345B2" w:rsidRDefault="00E06656" w:rsidP="00E06656">
       <w:pPr>
         <w:ind w:left="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -9286,114 +9240,96 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> "E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lison</w:t>
       </w:r>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
+      <w:r w:rsidRPr="00366881">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventspils </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ventspils</w:t>
+        <w:t>šoseja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 32, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>šoseja</w:t>
+        <w:t>Jūrmala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 32, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00366881">
+        <w:t>, LV-2011</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Jūrmala</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="115A362F" w14:textId="4DECC8A3" w:rsidR="00366881" w:rsidRDefault="00366881" w:rsidP="00366881">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                    T.+371</w:t>
       </w:r>
       <w:r w:rsidRPr="00366881">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00366881">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>29425806</w:t>
@@ -9578,70 +9514,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E221C32" w14:textId="022FB992" w:rsidR="007A3D8F" w:rsidRPr="007A3D8F" w:rsidRDefault="007A3D8F" w:rsidP="007A3D8F">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A3D8F" w:rsidRPr="007A3D8F" w:rsidSect="007F3103">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="328"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCE7F14" w14:textId="77777777" w:rsidR="007F3103" w:rsidRDefault="007F3103">
+    <w:p w14:paraId="68442552" w14:textId="77777777" w:rsidR="00841D96" w:rsidRDefault="00841D96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ABCE2B4" w14:textId="77777777" w:rsidR="007F3103" w:rsidRDefault="007F3103">
+    <w:p w14:paraId="7B721ACC" w14:textId="77777777" w:rsidR="00841D96" w:rsidRDefault="00841D96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -9651,170 +9587,170 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69073BC2" w14:textId="77777777" w:rsidR="007E26C5" w:rsidRDefault="007E26C5">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="558C608F" w14:textId="77777777" w:rsidR="007E26C5" w:rsidRDefault="007E26C5">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E2300D0" w14:textId="77777777" w:rsidR="007E26C5" w:rsidRDefault="007E26C5">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004F7581">
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE33A61" w14:textId="77777777" w:rsidR="007E26C5" w:rsidRDefault="007E26C5">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B7C011C" w14:textId="77777777" w:rsidR="007F3103" w:rsidRDefault="007F3103">
+    <w:p w14:paraId="3DF38F8F" w14:textId="77777777" w:rsidR="00841D96" w:rsidRDefault="00841D96">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D25501B" w14:textId="77777777" w:rsidR="007F3103" w:rsidRDefault="007F3103">
+    <w:p w14:paraId="2FA16F77" w14:textId="77777777" w:rsidR="00841D96" w:rsidRDefault="00841D96">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11523493"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5F584F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1275"/>
         </w:tabs>
         <w:ind w:left="1275" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18535F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF294F8"/>
     <w:lvl w:ilvl="0" w:tplc="43BE4DDC">
@@ -12805,51 +12741,51 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1155343176">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1383556422">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1164932343">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1521049264">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1673944711">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="653414236">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12869,51 +12805,54 @@
     <w:rsid w:val="00031FDE"/>
     <w:rsid w:val="000421C9"/>
     <w:rsid w:val="00043BC3"/>
     <w:rsid w:val="00045022"/>
     <w:rsid w:val="00055B80"/>
     <w:rsid w:val="00076B50"/>
     <w:rsid w:val="00086D1F"/>
     <w:rsid w:val="000914F8"/>
     <w:rsid w:val="000922A0"/>
     <w:rsid w:val="00092DE9"/>
     <w:rsid w:val="00095E56"/>
     <w:rsid w:val="00096CA0"/>
     <w:rsid w:val="000A1D42"/>
     <w:rsid w:val="000A4AE9"/>
     <w:rsid w:val="000B2EF1"/>
     <w:rsid w:val="000B302F"/>
     <w:rsid w:val="000B41DD"/>
     <w:rsid w:val="000B5CCC"/>
     <w:rsid w:val="000B637E"/>
     <w:rsid w:val="000C0984"/>
     <w:rsid w:val="000C4E5E"/>
     <w:rsid w:val="000C7682"/>
     <w:rsid w:val="000D3B49"/>
     <w:rsid w:val="000D3F36"/>
     <w:rsid w:val="000E57EE"/>
+    <w:rsid w:val="000E5A88"/>
+    <w:rsid w:val="000E7299"/>
     <w:rsid w:val="000F110F"/>
+    <w:rsid w:val="000F5710"/>
     <w:rsid w:val="000F7B38"/>
     <w:rsid w:val="00100D5F"/>
     <w:rsid w:val="00104074"/>
     <w:rsid w:val="00107D06"/>
     <w:rsid w:val="00111812"/>
     <w:rsid w:val="001179C8"/>
     <w:rsid w:val="00121F00"/>
     <w:rsid w:val="00130E66"/>
     <w:rsid w:val="00132F37"/>
     <w:rsid w:val="00141EC8"/>
     <w:rsid w:val="00146204"/>
     <w:rsid w:val="00150FDE"/>
     <w:rsid w:val="001527F8"/>
     <w:rsid w:val="00153D74"/>
     <w:rsid w:val="00154133"/>
     <w:rsid w:val="00162551"/>
     <w:rsid w:val="00163A43"/>
     <w:rsid w:val="0016769C"/>
     <w:rsid w:val="00175680"/>
     <w:rsid w:val="00175BD2"/>
     <w:rsid w:val="0017733F"/>
     <w:rsid w:val="00183E49"/>
     <w:rsid w:val="00184422"/>
     <w:rsid w:val="00185B40"/>
     <w:rsid w:val="0018749A"/>
@@ -13110,77 +13049,79 @@
     <w:rsid w:val="00590591"/>
     <w:rsid w:val="00591119"/>
     <w:rsid w:val="00592BAE"/>
     <w:rsid w:val="005A0194"/>
     <w:rsid w:val="005A1271"/>
     <w:rsid w:val="005A3073"/>
     <w:rsid w:val="005A5A3B"/>
     <w:rsid w:val="005A6696"/>
     <w:rsid w:val="005B1DD7"/>
     <w:rsid w:val="005B21E0"/>
     <w:rsid w:val="005B21EC"/>
     <w:rsid w:val="005B5F17"/>
     <w:rsid w:val="005B7F90"/>
     <w:rsid w:val="005C39CB"/>
     <w:rsid w:val="005C5096"/>
     <w:rsid w:val="005C5190"/>
     <w:rsid w:val="005C7B61"/>
     <w:rsid w:val="005D133E"/>
     <w:rsid w:val="005D31C9"/>
     <w:rsid w:val="005D347C"/>
     <w:rsid w:val="005D4A58"/>
     <w:rsid w:val="005D63FA"/>
     <w:rsid w:val="005D750F"/>
     <w:rsid w:val="005F5A13"/>
     <w:rsid w:val="005F76A9"/>
+    <w:rsid w:val="0060152B"/>
     <w:rsid w:val="006032BB"/>
     <w:rsid w:val="006037C9"/>
     <w:rsid w:val="006040B9"/>
     <w:rsid w:val="0060476B"/>
     <w:rsid w:val="00606066"/>
     <w:rsid w:val="0062590D"/>
     <w:rsid w:val="00633564"/>
     <w:rsid w:val="0063364C"/>
     <w:rsid w:val="006355D1"/>
     <w:rsid w:val="00635BAC"/>
     <w:rsid w:val="0063600A"/>
     <w:rsid w:val="0065280F"/>
     <w:rsid w:val="006549C2"/>
     <w:rsid w:val="00655766"/>
     <w:rsid w:val="0066124A"/>
     <w:rsid w:val="00666BB4"/>
     <w:rsid w:val="00676BAF"/>
     <w:rsid w:val="00677AE6"/>
     <w:rsid w:val="006800A4"/>
     <w:rsid w:val="00681676"/>
     <w:rsid w:val="00683359"/>
     <w:rsid w:val="00694593"/>
     <w:rsid w:val="00694688"/>
     <w:rsid w:val="006A0038"/>
     <w:rsid w:val="006A144E"/>
     <w:rsid w:val="006A1511"/>
     <w:rsid w:val="006A5DD6"/>
+    <w:rsid w:val="006B5B7E"/>
     <w:rsid w:val="006C54E7"/>
     <w:rsid w:val="006E688C"/>
     <w:rsid w:val="006F69B7"/>
     <w:rsid w:val="00726F1D"/>
     <w:rsid w:val="007276EA"/>
     <w:rsid w:val="00732FAF"/>
     <w:rsid w:val="007349A5"/>
     <w:rsid w:val="00735DFB"/>
     <w:rsid w:val="0074444E"/>
     <w:rsid w:val="0074739B"/>
     <w:rsid w:val="00747995"/>
     <w:rsid w:val="00747DA5"/>
     <w:rsid w:val="00750267"/>
     <w:rsid w:val="00760D1D"/>
     <w:rsid w:val="007725FD"/>
     <w:rsid w:val="00777C9D"/>
     <w:rsid w:val="00777D7D"/>
     <w:rsid w:val="00780D99"/>
     <w:rsid w:val="00782E00"/>
     <w:rsid w:val="00787141"/>
     <w:rsid w:val="00790D6A"/>
     <w:rsid w:val="00796E37"/>
     <w:rsid w:val="007A0EE2"/>
     <w:rsid w:val="007A3D8F"/>
     <w:rsid w:val="007A69C4"/>
@@ -13189,380 +13130,395 @@
     <w:rsid w:val="007B5493"/>
     <w:rsid w:val="007C3B79"/>
     <w:rsid w:val="007C6A59"/>
     <w:rsid w:val="007D2AB2"/>
     <w:rsid w:val="007D2EF0"/>
     <w:rsid w:val="007D312B"/>
     <w:rsid w:val="007E0114"/>
     <w:rsid w:val="007E26C5"/>
     <w:rsid w:val="007E2C08"/>
     <w:rsid w:val="007F1DEE"/>
     <w:rsid w:val="007F20BE"/>
     <w:rsid w:val="007F2AA3"/>
     <w:rsid w:val="007F3103"/>
     <w:rsid w:val="00804A7B"/>
     <w:rsid w:val="008075DF"/>
     <w:rsid w:val="008128A0"/>
     <w:rsid w:val="00812C21"/>
     <w:rsid w:val="00815E01"/>
     <w:rsid w:val="00816361"/>
     <w:rsid w:val="0081665F"/>
     <w:rsid w:val="008207D9"/>
     <w:rsid w:val="00820B72"/>
     <w:rsid w:val="00820FC3"/>
     <w:rsid w:val="00834552"/>
     <w:rsid w:val="008365AD"/>
+    <w:rsid w:val="00841D96"/>
     <w:rsid w:val="0084309B"/>
     <w:rsid w:val="008432D1"/>
     <w:rsid w:val="0084383F"/>
     <w:rsid w:val="00846B72"/>
     <w:rsid w:val="0085006A"/>
     <w:rsid w:val="008514EB"/>
     <w:rsid w:val="00854734"/>
     <w:rsid w:val="00856ACB"/>
     <w:rsid w:val="00860A75"/>
     <w:rsid w:val="00864A39"/>
     <w:rsid w:val="00870281"/>
     <w:rsid w:val="0087312F"/>
     <w:rsid w:val="00874277"/>
     <w:rsid w:val="00876C05"/>
     <w:rsid w:val="00882A61"/>
     <w:rsid w:val="008955AD"/>
     <w:rsid w:val="00895E4D"/>
     <w:rsid w:val="008962FD"/>
     <w:rsid w:val="00897428"/>
+    <w:rsid w:val="008A2E00"/>
     <w:rsid w:val="008A69F8"/>
     <w:rsid w:val="008A75F9"/>
     <w:rsid w:val="008B6C36"/>
     <w:rsid w:val="008C3FDC"/>
     <w:rsid w:val="008C5EDF"/>
+    <w:rsid w:val="008C7262"/>
     <w:rsid w:val="008D145C"/>
     <w:rsid w:val="008D4911"/>
     <w:rsid w:val="008D6569"/>
     <w:rsid w:val="008E6CF9"/>
     <w:rsid w:val="008F3359"/>
     <w:rsid w:val="00902954"/>
     <w:rsid w:val="0090621F"/>
     <w:rsid w:val="00914AFA"/>
     <w:rsid w:val="0091503C"/>
+    <w:rsid w:val="009159F8"/>
     <w:rsid w:val="009200FB"/>
     <w:rsid w:val="00920BB9"/>
     <w:rsid w:val="00925964"/>
     <w:rsid w:val="009260B2"/>
     <w:rsid w:val="00932C53"/>
     <w:rsid w:val="00934F9F"/>
     <w:rsid w:val="0093765E"/>
     <w:rsid w:val="00943457"/>
     <w:rsid w:val="00947622"/>
     <w:rsid w:val="009478B8"/>
     <w:rsid w:val="00947DF3"/>
     <w:rsid w:val="009525D6"/>
     <w:rsid w:val="009536F3"/>
     <w:rsid w:val="00954AFA"/>
     <w:rsid w:val="0096020A"/>
+    <w:rsid w:val="00962C81"/>
     <w:rsid w:val="0096433A"/>
     <w:rsid w:val="00965BC7"/>
     <w:rsid w:val="009668FA"/>
     <w:rsid w:val="00967E04"/>
     <w:rsid w:val="00973617"/>
     <w:rsid w:val="00974A95"/>
     <w:rsid w:val="00980451"/>
     <w:rsid w:val="00981727"/>
     <w:rsid w:val="00984478"/>
     <w:rsid w:val="00995106"/>
     <w:rsid w:val="00995E24"/>
     <w:rsid w:val="0099783E"/>
     <w:rsid w:val="009A0B21"/>
     <w:rsid w:val="009A0C92"/>
     <w:rsid w:val="009A2B24"/>
     <w:rsid w:val="009B2A42"/>
     <w:rsid w:val="009B65B6"/>
     <w:rsid w:val="009C56B6"/>
     <w:rsid w:val="009C79E8"/>
     <w:rsid w:val="009D1375"/>
     <w:rsid w:val="009E2C52"/>
     <w:rsid w:val="009E409C"/>
     <w:rsid w:val="009E4673"/>
     <w:rsid w:val="009E67E2"/>
     <w:rsid w:val="009E7876"/>
     <w:rsid w:val="009F2685"/>
     <w:rsid w:val="009F66C4"/>
     <w:rsid w:val="009F70A6"/>
     <w:rsid w:val="009F79F8"/>
     <w:rsid w:val="00A003FD"/>
     <w:rsid w:val="00A1148D"/>
     <w:rsid w:val="00A14BD7"/>
     <w:rsid w:val="00A26724"/>
     <w:rsid w:val="00A33F10"/>
     <w:rsid w:val="00A35D8C"/>
     <w:rsid w:val="00A40720"/>
     <w:rsid w:val="00A41D3B"/>
     <w:rsid w:val="00A42DA5"/>
     <w:rsid w:val="00A50173"/>
+    <w:rsid w:val="00A578CB"/>
     <w:rsid w:val="00A6210A"/>
     <w:rsid w:val="00A63901"/>
     <w:rsid w:val="00A70F43"/>
     <w:rsid w:val="00A72162"/>
     <w:rsid w:val="00A7469D"/>
     <w:rsid w:val="00A75368"/>
     <w:rsid w:val="00A8289A"/>
     <w:rsid w:val="00A85485"/>
     <w:rsid w:val="00A85AC3"/>
     <w:rsid w:val="00AA0D58"/>
     <w:rsid w:val="00AA16E3"/>
     <w:rsid w:val="00AA5F82"/>
     <w:rsid w:val="00AB078D"/>
     <w:rsid w:val="00AB0FE5"/>
     <w:rsid w:val="00AB62D7"/>
     <w:rsid w:val="00AC67AE"/>
     <w:rsid w:val="00AC7D1E"/>
     <w:rsid w:val="00AD7FDA"/>
     <w:rsid w:val="00AE1E27"/>
     <w:rsid w:val="00AE1E7D"/>
     <w:rsid w:val="00AE4B63"/>
     <w:rsid w:val="00AE4CA9"/>
     <w:rsid w:val="00AF0740"/>
     <w:rsid w:val="00AF11E6"/>
     <w:rsid w:val="00B014FB"/>
     <w:rsid w:val="00B02439"/>
     <w:rsid w:val="00B06397"/>
     <w:rsid w:val="00B128D2"/>
     <w:rsid w:val="00B12DC0"/>
     <w:rsid w:val="00B14D21"/>
     <w:rsid w:val="00B17F76"/>
     <w:rsid w:val="00B339A2"/>
     <w:rsid w:val="00B3641D"/>
     <w:rsid w:val="00B406E5"/>
     <w:rsid w:val="00B40960"/>
     <w:rsid w:val="00B41576"/>
     <w:rsid w:val="00B4608D"/>
     <w:rsid w:val="00B54B45"/>
     <w:rsid w:val="00B54E23"/>
     <w:rsid w:val="00B565EF"/>
     <w:rsid w:val="00B663F6"/>
+    <w:rsid w:val="00B72895"/>
     <w:rsid w:val="00B73914"/>
     <w:rsid w:val="00B74A20"/>
     <w:rsid w:val="00B75676"/>
     <w:rsid w:val="00B77477"/>
+    <w:rsid w:val="00B8129B"/>
     <w:rsid w:val="00B84079"/>
     <w:rsid w:val="00B87BFD"/>
     <w:rsid w:val="00B92E14"/>
     <w:rsid w:val="00BA03A1"/>
     <w:rsid w:val="00BA0DCE"/>
     <w:rsid w:val="00BA377F"/>
     <w:rsid w:val="00BA44A7"/>
     <w:rsid w:val="00BA6B40"/>
     <w:rsid w:val="00BA7235"/>
     <w:rsid w:val="00BB4E01"/>
     <w:rsid w:val="00BC10CC"/>
     <w:rsid w:val="00BC2398"/>
     <w:rsid w:val="00BC2E77"/>
     <w:rsid w:val="00BC4816"/>
     <w:rsid w:val="00BC4833"/>
     <w:rsid w:val="00BC62E6"/>
     <w:rsid w:val="00BC6F94"/>
     <w:rsid w:val="00BD6122"/>
     <w:rsid w:val="00BE0942"/>
     <w:rsid w:val="00BE6711"/>
     <w:rsid w:val="00BF2D55"/>
     <w:rsid w:val="00C04EDA"/>
     <w:rsid w:val="00C06F22"/>
     <w:rsid w:val="00C10B57"/>
     <w:rsid w:val="00C169B3"/>
     <w:rsid w:val="00C22288"/>
     <w:rsid w:val="00C319A7"/>
     <w:rsid w:val="00C37A21"/>
     <w:rsid w:val="00C450EE"/>
     <w:rsid w:val="00C4516F"/>
     <w:rsid w:val="00C51EA7"/>
     <w:rsid w:val="00C52306"/>
     <w:rsid w:val="00C55763"/>
     <w:rsid w:val="00C57617"/>
     <w:rsid w:val="00C7256B"/>
     <w:rsid w:val="00C80029"/>
+    <w:rsid w:val="00C8140A"/>
     <w:rsid w:val="00C833D4"/>
     <w:rsid w:val="00C83AA7"/>
     <w:rsid w:val="00C87028"/>
     <w:rsid w:val="00CA113D"/>
     <w:rsid w:val="00CA7FBF"/>
     <w:rsid w:val="00CB17C1"/>
     <w:rsid w:val="00CB7337"/>
     <w:rsid w:val="00CC184C"/>
     <w:rsid w:val="00CC51C9"/>
     <w:rsid w:val="00CC68A7"/>
     <w:rsid w:val="00CC6DFB"/>
     <w:rsid w:val="00CD01C8"/>
     <w:rsid w:val="00CD36F8"/>
     <w:rsid w:val="00CD4FD6"/>
     <w:rsid w:val="00CF0F67"/>
     <w:rsid w:val="00CF55E5"/>
     <w:rsid w:val="00CF740C"/>
     <w:rsid w:val="00D05B91"/>
     <w:rsid w:val="00D172C7"/>
     <w:rsid w:val="00D214B6"/>
     <w:rsid w:val="00D2299F"/>
     <w:rsid w:val="00D26091"/>
     <w:rsid w:val="00D26381"/>
     <w:rsid w:val="00D26B39"/>
+    <w:rsid w:val="00D2785B"/>
     <w:rsid w:val="00D33311"/>
     <w:rsid w:val="00D345B2"/>
     <w:rsid w:val="00D37B44"/>
     <w:rsid w:val="00D40B2F"/>
     <w:rsid w:val="00D434D8"/>
     <w:rsid w:val="00D453C9"/>
     <w:rsid w:val="00D46603"/>
     <w:rsid w:val="00D46E36"/>
     <w:rsid w:val="00D57F48"/>
     <w:rsid w:val="00D61FCF"/>
     <w:rsid w:val="00D72501"/>
     <w:rsid w:val="00D72684"/>
     <w:rsid w:val="00D73DDA"/>
     <w:rsid w:val="00D75FCD"/>
     <w:rsid w:val="00D77A14"/>
     <w:rsid w:val="00D9356B"/>
     <w:rsid w:val="00D96ED6"/>
     <w:rsid w:val="00DA5E79"/>
     <w:rsid w:val="00DB115E"/>
     <w:rsid w:val="00DB234E"/>
     <w:rsid w:val="00DB5A5E"/>
     <w:rsid w:val="00DB5FA4"/>
     <w:rsid w:val="00DC2466"/>
+    <w:rsid w:val="00DC2BC1"/>
     <w:rsid w:val="00DD248F"/>
     <w:rsid w:val="00DD63B2"/>
     <w:rsid w:val="00DE09EB"/>
     <w:rsid w:val="00DE0CE3"/>
     <w:rsid w:val="00DE15EF"/>
     <w:rsid w:val="00DE5A18"/>
     <w:rsid w:val="00DE6935"/>
     <w:rsid w:val="00DF0B49"/>
     <w:rsid w:val="00DF3CAD"/>
     <w:rsid w:val="00E051C8"/>
     <w:rsid w:val="00E06656"/>
     <w:rsid w:val="00E14A63"/>
     <w:rsid w:val="00E171B8"/>
     <w:rsid w:val="00E209B9"/>
     <w:rsid w:val="00E24DF2"/>
     <w:rsid w:val="00E309EA"/>
     <w:rsid w:val="00E31B1A"/>
     <w:rsid w:val="00E31CC6"/>
     <w:rsid w:val="00E460DB"/>
     <w:rsid w:val="00E47B87"/>
     <w:rsid w:val="00E47D15"/>
     <w:rsid w:val="00E51FB0"/>
     <w:rsid w:val="00E52005"/>
     <w:rsid w:val="00E52089"/>
     <w:rsid w:val="00E52742"/>
     <w:rsid w:val="00E532CB"/>
     <w:rsid w:val="00E535C2"/>
     <w:rsid w:val="00E53E2A"/>
     <w:rsid w:val="00E66DF0"/>
     <w:rsid w:val="00E71C1B"/>
     <w:rsid w:val="00E72E41"/>
     <w:rsid w:val="00E73A26"/>
+    <w:rsid w:val="00E75831"/>
     <w:rsid w:val="00E75C02"/>
     <w:rsid w:val="00E76942"/>
     <w:rsid w:val="00E867FE"/>
     <w:rsid w:val="00E86B87"/>
     <w:rsid w:val="00E91B5E"/>
     <w:rsid w:val="00E945C5"/>
     <w:rsid w:val="00E9521E"/>
     <w:rsid w:val="00E95B13"/>
     <w:rsid w:val="00ED69EE"/>
     <w:rsid w:val="00ED79D4"/>
     <w:rsid w:val="00ED7AEC"/>
     <w:rsid w:val="00ED7E8C"/>
     <w:rsid w:val="00ED7F34"/>
     <w:rsid w:val="00EE062B"/>
     <w:rsid w:val="00EE0917"/>
     <w:rsid w:val="00EE1C0F"/>
     <w:rsid w:val="00EE340C"/>
     <w:rsid w:val="00EE5A6B"/>
     <w:rsid w:val="00EF05F6"/>
     <w:rsid w:val="00EF2606"/>
     <w:rsid w:val="00F02730"/>
     <w:rsid w:val="00F11BF8"/>
+    <w:rsid w:val="00F157E8"/>
     <w:rsid w:val="00F169C0"/>
     <w:rsid w:val="00F20355"/>
     <w:rsid w:val="00F2791A"/>
     <w:rsid w:val="00F31ED7"/>
     <w:rsid w:val="00F32EEF"/>
     <w:rsid w:val="00F37DC2"/>
     <w:rsid w:val="00F448D9"/>
+    <w:rsid w:val="00F5163B"/>
     <w:rsid w:val="00F524C5"/>
     <w:rsid w:val="00F5344C"/>
     <w:rsid w:val="00F579AF"/>
     <w:rsid w:val="00F633F2"/>
     <w:rsid w:val="00F67D34"/>
     <w:rsid w:val="00F75390"/>
     <w:rsid w:val="00F8404B"/>
     <w:rsid w:val="00F86A14"/>
     <w:rsid w:val="00F90573"/>
     <w:rsid w:val="00F942F0"/>
     <w:rsid w:val="00F9554E"/>
     <w:rsid w:val="00F979CB"/>
     <w:rsid w:val="00FB0FCF"/>
     <w:rsid w:val="00FB1D1C"/>
     <w:rsid w:val="00FB459F"/>
     <w:rsid w:val="00FD627B"/>
     <w:rsid w:val="00FD6F4F"/>
     <w:rsid w:val="00FD7E7D"/>
     <w:rsid w:val="00FE1705"/>
     <w:rsid w:val="00FE2A7D"/>
     <w:rsid w:val="00FF38A4"/>
+    <w:rsid w:val="00FF61FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D0952D0"/>
-  <w15:docId w15:val="{7FBC0D5F-1202-4341-8B72-27644B31C497}"/>
+  <w15:docId w15:val="{753F8475-D0B2-479D-9C72-EDA03077C885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14024,51 +13980,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00920BB9"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00920BB9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:argus@inbox.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dogs.imperia1@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva.nelsone@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ravinskaja@inbox.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:siriusdogs@inbox.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -14341,81 +14297,84 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AD0333D-A68E-4A8C-8987-BF58811576C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3680</Words>
-  <Characters>20979</Characters>
+  <Words>3690</Words>
+  <Characters>21035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>174</Lines>
+  <Lines>175</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>European Kennel Club</vt:lpstr>
       <vt:lpstr>European Kennel Club</vt:lpstr>
       <vt:lpstr>LATVIJAS  KINOLOĢISKĀS  FEDERĀCIJAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24610</CharactersWithSpaces>
+  <CharactersWithSpaces>24676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>European Kennel Club</dc:title>
+  <dc:subject/>
   <dc:creator>Baiba</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>