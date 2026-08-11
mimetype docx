--- v1 (2025-12-10)
+++ v2 (2026-08-11)
@@ -68,104 +68,122 @@
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2366"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="002E77F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>pasts@lad.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="709AC9E8" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="00437E67">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D40AD9B" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
-[...1 lines deleted...]
-        <w:ind w:left="316"/>
+    <w:p w14:paraId="4183B25C" w14:textId="77777777" w:rsidR="00FA0CDC" w:rsidRPr="005A22FE" w:rsidRDefault="00FA0CDC" w:rsidP="00FA0CDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:b/>
           <w:i/>
-        </w:rPr>
-        <w:t>Par paroles piešķiršanu</w:t>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piešķiršanu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35511BE7" w14:textId="527B2FC5" w:rsidR="00932253" w:rsidRPr="00932253" w:rsidRDefault="00932253" w:rsidP="00611D2E">
       <w:pPr>
         <w:spacing w:before="121"/>
         <w:ind w:left="316"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00932253" w14:paraId="6A72C95A" w14:textId="77777777" w:rsidTr="004B6DD5">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-687448797"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="8FC7C7F9F62E4FFCA87A422EE393BF17"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10061" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="03A84BDB" w14:textId="2D6C4671" w:rsidR="00932253" w:rsidRDefault="003C2DA8" w:rsidP="004B6DD5">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="10"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00F07C84">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Lai ievadītu tekstu, noklikšķiniet vai pieskarieties šeit.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00932253" w14:paraId="29E97B2E" w14:textId="77777777" w:rsidTr="00932253">
         <w:trPr>
@@ -250,51 +268,50 @@
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10061"/>
       </w:tblGrid>
       <w:tr w:rsidR="00457469" w14:paraId="4D0C9BD8" w14:textId="77777777" w:rsidTr="004B6DD5">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1534455230"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="DAFC3794184D4A56A41DA711D016E13E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10061" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6921B43E" w14:textId="79910381" w:rsidR="00457469" w:rsidRDefault="003C2DA8" w:rsidP="004B6DD5">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="10"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00F07C84">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Lai ievadītu tekstu, noklikšķiniet vai pieskarieties šeit.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00457469" w14:paraId="3C1D0236" w14:textId="77777777" w:rsidTr="00457469">
         <w:tc>
@@ -372,215 +389,193 @@
                 </w:tcPr>
                 <w:p w14:paraId="23DE9088" w14:textId="40407216" w:rsidR="00FA144C" w:rsidRPr="00FA144C" w:rsidRDefault="00FA144C" w:rsidP="00FA144C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:spacing w:before="10"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA144C">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>E-pasts*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2433" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="23E1B6C9" w14:textId="71C003A8" w:rsidR="00FA144C" w:rsidRDefault="00FA144C" w:rsidP="00FA144C">
+                <w:p w14:paraId="2C5B76CB" w14:textId="31DF2615" w:rsidR="00FA144C" w:rsidRPr="00FA144C" w:rsidRDefault="00FA0CDC" w:rsidP="00FA144C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:spacing w:before="10"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00FA144C">
+                  <w:r>
                     <w:rPr>
                       <w:b/>
-                      <w:bCs/>
                     </w:rPr>
-                    <w:t>Aktivitāte</w:t>
-[...17 lines deleted...]
-                    <w:t>(izvēlēties</w:t>
+                    <w:t>Pieejas aktivitāte</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
-                      <w:bCs/>
                     </w:rPr>
-                    <w:t>)</w:t>
+                    <w:br/>
+                    <w:t>(izvēlēties)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FA144C" w14:paraId="09F1AA66" w14:textId="77777777" w:rsidTr="003C2DA8">
               <w:trPr>
                 <w:trHeight w:val="615"/>
               </w:trPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1801035737"/>
                   <w:placeholder>
                     <w:docPart w:val="0F0BAD6947B049839F0B0CAA1E34A0F5"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="7402" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
                     <w:p w14:paraId="456C7830" w14:textId="5A9F2A86" w:rsidR="00FA144C" w:rsidRDefault="003C2DA8" w:rsidP="003C2DA8">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="10"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00F07C84">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>Lai ievadītu tekstu, noklikšķiniet vai pieskarieties šeit.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2433" w:type="dxa"/>
                 </w:tcPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-864517328"/>
                     <w:lock w:val="contentLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                     </w:placeholder>
                     <w:group/>
                   </w:sdtPr>
                   <w:sdtEndPr>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:sdtEndPr>
                   <w:sdtContent>
-                    <w:p w14:paraId="7C764D33" w14:textId="687050A9" w:rsidR="00FA144C" w:rsidRPr="003C2DA8" w:rsidRDefault="00AD26B5" w:rsidP="00457469">
+                    <w:p w14:paraId="7C764D33" w14:textId="687050A9" w:rsidR="00FA144C" w:rsidRPr="003C2DA8" w:rsidRDefault="00000000" w:rsidP="00457469">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="10"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="495764665"/>
                           <w:lock w:val="sdtLocked"/>
                           <w14:checkbox>
                             <w14:checked w14:val="1"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003C2DA8">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>☒</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="00FA144C">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="003C2DA8" w:rsidRPr="003C2DA8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>p</w:t>
                       </w:r>
                       <w:r w:rsidR="00FA144C" w:rsidRPr="003C2DA8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>iešķirt</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6D4BA479" w14:textId="3E7B651D" w:rsidR="00FA144C" w:rsidRDefault="00AD26B5" w:rsidP="00457469">
+                    <w:p w14:paraId="6D4BA479" w14:textId="3E7B651D" w:rsidR="00FA144C" w:rsidRDefault="00000000" w:rsidP="00457469">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="10"/>
                       </w:pPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:id w:val="741983410"/>
                           <w:lock w:val="sdtLocked"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
-                        <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:r w:rsidR="003C2DA8">
                             <w:rPr>
                               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t>☐</w:t>
                           </w:r>
                         </w:sdtContent>
                       </w:sdt>
                       <w:r w:rsidR="003C2DA8">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="003C2DA8" w:rsidRPr="003C2DA8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>slēgt</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
             </w:tr>
           </w:tbl>
@@ -683,70 +678,70 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>drošības un lietošanas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>noteikumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C6F4D5" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
+    <w:p w14:paraId="31C6F4D5" w14:textId="0CEEC3FE" w:rsidR="00437E67" w:rsidRDefault="004B08B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="754"/>
         </w:tabs>
         <w:ind w:left="316" w:right="101" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Autorizēsies darbam tikai ar viņam piešķirtajiem piekļuves tiesību rekvizītiem (lietotājvārdu un paroli).</w:t>
+      <w:r w:rsidRPr="004B08B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lietotāji autorizēsies darbam ar kvalificētu vai kvalificētu paaugstinātas drošības elektroniskās identifikācijas līdzekli (Latvija.lv Vienotās pieteikšanās moduli).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AB6CBE" w14:textId="514A81E4" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="754"/>
         </w:tabs>
         <w:ind w:right="103" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Persona septiņu darba dienu laikā informēs </w:t>
       </w:r>
       <w:r w:rsidR="00AD26B5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lauku atbalsta dienestu</w:t>
@@ -896,104 +891,169 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lauku atbalsta dienesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m par konstatētu neatļautu VIS lietošanu un jebkuru nesankcionētu programmatūras lietošanas, pārveidošanas vai kopēšanas tiesību</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE4C339" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
+    <w:p w14:paraId="4FE4C339" w14:textId="6EF959AB" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="754"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Persona nepieļaus, ka citas personas, kurām piešķirtas VIS lietošanas tiesības uz šī iesnieguma pamata, veiks darbības, kas apdraud VIS drošību.</w:t>
+        <w:t xml:space="preserve">Persona nepieļaus, ka citas personas, kurām piešķirta VIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CDC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētā pieeja</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CDC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uz šī iesnieguma pamata, veiks darbības, kas apdraud VIS drošību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162247C3" w14:textId="4B0AA66C" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
+    <w:p w14:paraId="162247C3" w14:textId="0141E3EB" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="754"/>
         </w:tabs>
         <w:ind w:right="103" w:hanging="20"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Persona ir informēta, ka </w:t>
       </w:r>
       <w:r w:rsidR="000263CC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lauku atbalsta dienests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>, konstatējot, ka kāda no iesniegumā norādītajām personām ir veikusi darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt šajā iesniegumā norādītajām personām piešķirtās VIS lietošanas tiesības līdz apstākļu noskaidrošanai.</w:t>
+        <w:t>, konstatējot, ka kāda no iesniegumā norādītajām personām ir veikusi darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt šajā iesniegumā norādītajām personām piešķirt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CDC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CDC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizēt</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CDC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieej</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2670">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz apstākļu noskaidrošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C27C674" w14:textId="7DC99157" w:rsidR="00437E67" w:rsidRDefault="008C0BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="754"/>
         </w:tabs>
         <w:ind w:right="102" w:hanging="20"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Persona nepieļaus piešķirto piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā; gadījumā, ja ir radušās aizdomas par piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā, tā nekavējoties ziņos </w:t>
       </w:r>
       <w:r w:rsidR="000263CC">
         <w:rPr>
@@ -1150,58 +1210,76 @@
     <w:p w14:paraId="4158D663" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="00437E67">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08256125" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="00437E67">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0C7F5E" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="00437E67">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037EF219" w14:textId="77777777" w:rsidR="00437E67" w:rsidRDefault="008C0BBF" w:rsidP="00C9492B">
+    <w:p w14:paraId="3855B9CD" w14:textId="77777777" w:rsidR="00FA0CDC" w:rsidRPr="00CA6E9B" w:rsidRDefault="00FA0CDC" w:rsidP="00FA0CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="333"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Iesniegumu par paroles piešķiršanu var iesniegt:</w:t>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6E9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iesniegumu par </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6E9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piešķiršanu var iesniegt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381A5E5B" w14:textId="40930BEF" w:rsidR="00437E67" w:rsidRDefault="008C0BBF" w:rsidP="00C9492B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="593"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="0" w:hanging="267"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtot elektroniski parakstītu dokumentu uz </w:t>
       </w:r>
       <w:r w:rsidR="000263CC">
@@ -1628,51 +1706,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>*Dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62F84749" w14:textId="77777777" w:rsidR="008C0BBF" w:rsidRDefault="008C0BBF"/>
     <w:sectPr w:rsidR="008C0BBF" w:rsidSect="00113E73">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="600" w:bottom="1134" w:left="960" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1929,100 +2007,106 @@
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00437E67"/>
     <w:rsid w:val="000263CC"/>
     <w:rsid w:val="00032033"/>
     <w:rsid w:val="000A5CB0"/>
     <w:rsid w:val="00113E73"/>
     <w:rsid w:val="00116888"/>
     <w:rsid w:val="00141C9A"/>
     <w:rsid w:val="00243F17"/>
     <w:rsid w:val="002E77F5"/>
     <w:rsid w:val="003115F0"/>
     <w:rsid w:val="00372D0B"/>
     <w:rsid w:val="003C2DA8"/>
+    <w:rsid w:val="003E301A"/>
     <w:rsid w:val="003F1DC3"/>
     <w:rsid w:val="00437E67"/>
     <w:rsid w:val="00457469"/>
     <w:rsid w:val="0047569A"/>
+    <w:rsid w:val="004B08B1"/>
+    <w:rsid w:val="004B2670"/>
     <w:rsid w:val="004B6DD5"/>
     <w:rsid w:val="004F6082"/>
     <w:rsid w:val="0053387E"/>
     <w:rsid w:val="005A2495"/>
     <w:rsid w:val="005A3896"/>
     <w:rsid w:val="005B5D54"/>
     <w:rsid w:val="005B73F9"/>
     <w:rsid w:val="005D54BD"/>
     <w:rsid w:val="00611D2E"/>
     <w:rsid w:val="006A04EC"/>
     <w:rsid w:val="006F303F"/>
     <w:rsid w:val="00754B87"/>
     <w:rsid w:val="007B1BD7"/>
     <w:rsid w:val="007E65A6"/>
     <w:rsid w:val="00827D50"/>
     <w:rsid w:val="008C0BBF"/>
     <w:rsid w:val="008F4B3E"/>
     <w:rsid w:val="00932253"/>
+    <w:rsid w:val="00987840"/>
     <w:rsid w:val="00997489"/>
     <w:rsid w:val="009B5156"/>
     <w:rsid w:val="009F3E56"/>
     <w:rsid w:val="00A67AFA"/>
     <w:rsid w:val="00A94EED"/>
     <w:rsid w:val="00AD26B5"/>
     <w:rsid w:val="00AF2514"/>
     <w:rsid w:val="00B72C30"/>
     <w:rsid w:val="00B95AD2"/>
     <w:rsid w:val="00BC4E13"/>
     <w:rsid w:val="00C01778"/>
     <w:rsid w:val="00C027DD"/>
     <w:rsid w:val="00C11500"/>
     <w:rsid w:val="00C12A2A"/>
     <w:rsid w:val="00C22ABE"/>
     <w:rsid w:val="00C453A8"/>
     <w:rsid w:val="00C82FDE"/>
     <w:rsid w:val="00C830AC"/>
     <w:rsid w:val="00C9492B"/>
     <w:rsid w:val="00CC5C15"/>
     <w:rsid w:val="00CD32C8"/>
     <w:rsid w:val="00CD74CE"/>
     <w:rsid w:val="00CE0919"/>
     <w:rsid w:val="00E32B6B"/>
     <w:rsid w:val="00E90222"/>
+    <w:rsid w:val="00EF5615"/>
     <w:rsid w:val="00F3732A"/>
     <w:rsid w:val="00F40967"/>
     <w:rsid w:val="00F961FE"/>
+    <w:rsid w:val="00FA0CDC"/>
     <w:rsid w:val="00FA144C"/>
     <w:rsid w:val="00FD4475"/>
     <w:rsid w:val="00FD4F6F"/>
     <w:rsid w:val="00FF7EFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2421,77 +2505,77 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="lv" w:eastAsia="lv"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="336" w:right="105"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
@@ -2521,55 +2605,71 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A2495"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A2495"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00FA0CDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv" w:eastAsia="lv"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@ldc.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@ldc.gov.lv," TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lad.gov.lv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@ldc.gov.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -2663,124 +2763,131 @@
         <w:guid w:val="{89F6012F-89FD-4C2C-A1F2-037040817994}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A57780" w:rsidRDefault="00095AFD" w:rsidP="00095AFD">
           <w:pPr>
             <w:pStyle w:val="0F0BAD6947B049839F0B0CAA1E34A0F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00F07C84">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Lai ievadītu tekstu, noklikšķiniet vai pieskarieties šeit.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C1DF3"/>
     <w:rsid w:val="00094A5C"/>
     <w:rsid w:val="00095AFD"/>
+    <w:rsid w:val="003238D8"/>
+    <w:rsid w:val="003E301A"/>
     <w:rsid w:val="005525BB"/>
     <w:rsid w:val="005B5D54"/>
+    <w:rsid w:val="00981752"/>
+    <w:rsid w:val="00987840"/>
     <w:rsid w:val="0099002E"/>
     <w:rsid w:val="009C1DF3"/>
     <w:rsid w:val="00A57780"/>
     <w:rsid w:val="00A94EED"/>
     <w:rsid w:val="00AD5F82"/>
     <w:rsid w:val="00B200AB"/>
     <w:rsid w:val="00B938D0"/>
+    <w:rsid w:val="00BC6940"/>
     <w:rsid w:val="00C01778"/>
     <w:rsid w:val="00C12A2A"/>
     <w:rsid w:val="00C22ABE"/>
     <w:rsid w:val="00C82FDE"/>
     <w:rsid w:val="00CD32C8"/>
+    <w:rsid w:val="00EF5615"/>
     <w:rsid w:val="00F3732A"/>
     <w:rsid w:val="00FB1FA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3559,82 +3666,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D279865-4E55-4408-AA5F-7CD7C0D49DAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2273</Words>
-  <Characters>1296</Characters>
+  <Words>2328</Words>
+  <Characters>1327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>LDC</vt:lpstr>
       <vt:lpstr>LDC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lauksaimniecības datu centrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3562</CharactersWithSpaces>
+  <CharactersWithSpaces>3648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LDC</dc:title>
   <dc:subject>LDC</dc:subject>
   <dc:creator>LDC</dc:creator>
   <cp:keywords>LDC</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-10-26T00:00:00Z</vt:filetime>
   </property>