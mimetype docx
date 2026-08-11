--- v0 (2025-10-21)
+++ v1 (2026-08-11)
@@ -82,230 +82,222 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8324" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7763" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="534"/>
               <w:gridCol w:w="3267"/>
               <w:gridCol w:w="535"/>
               <w:gridCol w:w="3427"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w14:paraId="229E6785" w14:textId="77777777" w:rsidTr="00A26D42">
               <w:trPr>
                 <w:trHeight w:val="262"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="534" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CFBCD83" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3267" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0307EE10" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="535" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="62449CA0" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A22FE">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3427" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D398489" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w14:paraId="2191EBCE" w14:textId="77777777" w:rsidTr="00A26D42">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="534" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="31F61496" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A22FE">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uz</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3267" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="48808BF8" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="535" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="06867BE5" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3427" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="704BA8A6" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="76100F48" w14:textId="77777777" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00A26D42">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3886"/>
                 <w:tab w:val="left" w:pos="8178"/>
               </w:tabs>
@@ -419,75 +411,99 @@
           </w:rPr>
           <w:t>pasts@</w:t>
         </w:r>
         <w:r w:rsidR="00C51FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>lad</w:t>
         </w:r>
         <w:r w:rsidRPr="005A5055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B63C78" w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCD972D" w14:textId="10722C50" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00730822">
+    <w:p w14:paraId="3DCD972D" w14:textId="7A7B4542" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B75D60" w:rsidP="00B75D60">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Par paroles piešķiršanu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E3B0A">
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pašvaldības iestādes darbiniekiem</w:t>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piešķiršanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3B0A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašvaldības iestādes darbiniekiem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132D80C0" w14:textId="139B56C0" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00730822">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai nodrošinātu pieeju </w:t>
       </w:r>
       <w:r w:rsidR="00C51FD8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LAD</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
@@ -873,168 +889,248 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2446"/>
         <w:gridCol w:w="1657"/>
         <w:gridCol w:w="2691"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="00221720" w14:paraId="1DC264FE" w14:textId="77777777" w:rsidTr="00C61F27">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5557D564" w14:textId="77777777" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="453"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Vārds, Uzvārds</w:t>
+              <w:t>Vārds</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Uzvārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A2305A" w14:textId="77777777" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61" w:line="244" w:lineRule="exact"/>
               <w:ind w:left="661" w:right="332" w:hanging="220"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Personas kods</w:t>
+              <w:t xml:space="preserve">Personas </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A25AA0F" w14:textId="6347DA5D" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>E-pasts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2972A1F2" w14:textId="06AA3EEA" w:rsidR="00221720" w:rsidRDefault="00C61F27" w:rsidP="00EB1EF8">
+          <w:p w14:paraId="2972A1F2" w14:textId="720B6C77" w:rsidR="00221720" w:rsidRDefault="00B75D60" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Aktivitāte</w:t>
+              <w:t>Pieejas</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>aktivitāte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
-              <w:t>(izvēlēties)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>izvēlēties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71F9F895" w14:textId="3161D768" w:rsidR="00221720" w:rsidRDefault="00C61F27" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>T.sk. mājdzīvnieku nodevu administrators</w:t>
+              <w:t xml:space="preserve">T.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>mājdzīvnieku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nodevu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="478804609"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="1070770454"/>
               <w:placeholder>
                 <w:docPart w:val="764DC61182AF4F828AF81429D3CF04EA"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00221720" w14:paraId="3829FD3D" w14:textId="77777777" w:rsidTr="00C61F27">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="45A9174D" w14:textId="4E73DC17" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="02EFB334" w14:textId="04888AD2" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
@@ -1058,212 +1154,219 @@
                   <w:tcPr>
                     <w:tcW w:w="1134" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="7DE218E2" w14:textId="45F161EE" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00221720">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:id w:val="785467860"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00185808">
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:t>piešķirt</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                   <w:p w14:paraId="0F8622CD" w14:textId="5846BED3" w:rsidR="00221720" w:rsidRDefault="00185808" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:id w:val="-2035719872"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidR="00221720">
                       <w:t>slēgt</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2127" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="4C7ED123" w14:textId="578EDF23" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-1410374937"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="A6F8FA2719B74A77B30C010977EE9941"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="576330608"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="1113788911"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="A6F8FA2719B74A77B30C010977EE9941"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="-347560212"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="694046759"/>
               <w:placeholder>
                 <w:docPart w:val="DA530F1A88144DAFB3522AAA21D01202"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00221720" w14:paraId="28845EDA" w14:textId="77777777" w:rsidTr="00C61F27">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="3DE4D89D" w14:textId="137FCA03" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="0F56D581" w14:textId="43F48D8D" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
@@ -1281,194 +1384,207 @@
                       <w:pStyle w:val="TableParagraph"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1134" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="46F63406" w14:textId="6CD52B19" w:rsidR="00C61F27" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-2142569620"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> piešķirt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                   <w:p w14:paraId="7FFEFB8F" w14:textId="697F3413" w:rsidR="00221720" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-1341231052"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> slēgt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2127" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="4BE197AB" w14:textId="40B3419A" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="1272983477"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="DA2DF8A681264AABBF7035314A3A5647"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="-1972432680"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="2048562346"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="DA2DF8A681264AABBF7035314A3A5647"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="-1527709543"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1284416705"/>
               <w:placeholder>
                 <w:docPart w:val="9FCCAEB5EAF54BECB97A55FE5CE33713"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00221720" w14:paraId="06782E4B" w14:textId="77777777" w:rsidTr="00C61F27">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="7937A1F7" w14:textId="6610A956" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="664D7996" w14:textId="5B30E7C4" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
@@ -1492,194 +1608,207 @@
                   <w:tcPr>
                     <w:tcW w:w="1134" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="5D85C724" w14:textId="33A6A5FE" w:rsidR="00C61F27" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:id w:val="1388758625"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> piešķirt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                   <w:p w14:paraId="17258A70" w14:textId="139E1C0C" w:rsidR="00221720" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-949314233"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> slēgt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2127" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="073E921E" w14:textId="6CF87A02" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-593789312"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="2BC5B4497EE44637816A3C167140CE57"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="1198891824"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-1218512461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="2BC5B4497EE44637816A3C167140CE57"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="-1194523598"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1363271082"/>
               <w:placeholder>
                 <w:docPart w:val="23EE236232EB4B24B08BA45233B381E7"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00221720" w14:paraId="65293778" w14:textId="77777777" w:rsidTr="00C61F27">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="4B9498DC" w14:textId="27FA8F8D" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="1EB910CE" w14:textId="65A63B6A" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
@@ -1703,180 +1832,194 @@
                   <w:tcPr>
                     <w:tcW w:w="1134" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="0AD0DE4D" w14:textId="73C97BC5" w:rsidR="00C61F27" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:id w:val="1853230802"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> piešķirt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                   <w:p w14:paraId="2E98026A" w14:textId="392C4E6D" w:rsidR="00221720" w:rsidRDefault="00C61F27" w:rsidP="00C61F27">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="1681928365"/>
                         <w14:checkbox>
                           <w14:checked w14:val="0"/>
                           <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                           <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                         </w14:checkbox>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00185808">
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve"> slēgt</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2127" w:type="dxa"/>
                   </w:tcPr>
                   <w:p w14:paraId="26AA0FB4" w14:textId="02CE19A3" w:rsidR="00221720" w:rsidRDefault="00221720" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-2045983467"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="49026679832447DDB580A74DD1120279"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="308912806"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="251400986"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
                           <w:docPart w:val="49026679832447DDB580A74DD1120279"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="511952099"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00185808">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="3D2AB864" w14:textId="77777777" w:rsidR="00B3059C" w:rsidRPr="005A22FE" w:rsidRDefault="00B3059C" w:rsidP="00B3059C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8161"/>
         </w:tabs>
         <w:spacing w:line="247" w:lineRule="exact"/>
         <w:ind w:left="400"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*Norādītajam e-pastam jābūt pieejamam konkrētajai personai, vienu un to pašu e-pasta adresi aizliegts norādīt vairākām personām.</w:t>
       </w:r>
@@ -2092,96 +2235,72 @@
         <w:t>LAD</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> IS drošības un lietošanas</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>noteikumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD44F15" w14:textId="77777777" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="0AEAA44F" w14:textId="36C75B84" w:rsidR="006B6361" w:rsidRPr="007D03C5" w:rsidRDefault="007D03C5" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="201"/>
+        <w:spacing w:before="9"/>
         <w:ind w:left="284" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A22FE">
+          <w:sz w:val="20"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D03C5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Iestādes darbinieks autorizēsies darbam tikai ar viņam piešķirtajiem piekļuves tiesību rekvizītiem</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>Iestādes darbinieki autorizēsies darbam ar kvalificētu vai kvalificētu paaugstinātas drošības elektroniskās identifikācijas līdzekli (Latvija.lv Vienotās pieteikšanās moduli).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="66AE2FB5" w14:textId="5816B80D" w:rsidR="006B6361" w:rsidRPr="00205E2D" w:rsidRDefault="006B6361" w:rsidP="00205E2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="66"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestāde septiņu darba dienu laikā informēs </w:t>
       </w:r>
       <w:r w:rsidR="00C51FD8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -2578,104 +2697,146 @@
         <w:t xml:space="preserve">statētu neatļautu VIS lietošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un jebkuru nesankcionētu programmatūras lietošanas, pārveidošanas vai kopēšanas tiesību</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFF49ED" w14:textId="77777777" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="5498CFB7" w14:textId="77777777" w:rsidR="00B75D60" w:rsidRPr="005A22FE" w:rsidRDefault="00B75D60" w:rsidP="00B75D60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Iestāde nepieļaus, ka Iestādes darbinieki, kuriem piešķirtas VIS lietošanas tiesības, veiks darbības, kas apdraud VIS drošību.</w:t>
+        <w:t xml:space="preserve">Iestāde nepieļaus, ka Iestādes darbinieki, kuriem piešķirta VIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētā pieeja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, veiks darbības, kas apdraud VIS drošību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C3E8C8" w14:textId="7602D708" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="05657DF8" w14:textId="77777777" w:rsidR="00B75D60" w:rsidRPr="005A22FE" w:rsidRDefault="00B75D60" w:rsidP="00B75D60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="18"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestāde ir informēta, ka </w:t>
       </w:r>
-      <w:r w:rsidR="00C51FD8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lauku atbalsta dienests</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>, konstatējot, ka Iestādes darbinieks ir veicis darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt Iestādes darbiniekam piešķirtās VIS lietošanas tiesības līdz apstākļu noskaidrošanai.</w:t>
+        <w:t>, konstatējot, ka Iestādes darbinieks ir veicis darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt Iestādes darbiniekam piešķirt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizēto pieeju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz apstākļu noskaidrošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C618C5" w14:textId="714FB57A" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="18"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestāde nepieļaus Iestādes darbiniekiem piešķirto piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā; gadījumā, ja ir radušās aizdomas par piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā, tā nekavējoties ziņos </w:t>
       </w:r>
       <w:r w:rsidR="00C51FD8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2818,64 +2979,76 @@
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>uzdevumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B9E31A" w14:textId="77777777" w:rsidR="00CA6E9B" w:rsidRPr="005A22FE" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="201"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D42E19" w14:textId="77777777" w:rsidR="00CA6E9B" w:rsidRPr="00CA6E9B" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
+    <w:p w14:paraId="4BADC019" w14:textId="77777777" w:rsidR="00B75D60" w:rsidRPr="00CA6E9B" w:rsidRDefault="00B75D60" w:rsidP="00B75D60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="333"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6E9B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Iesniegumu par paroles piešķiršanu var iesniegt:</w:t>
+        <w:t xml:space="preserve">Iesniegumu par </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6E9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piešķiršanu var iesniegt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF96DA3" w14:textId="60277ECB" w:rsidR="00CA6E9B" w:rsidRPr="00CA6E9B" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="593"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="0" w:hanging="267"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6E9B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtot elektroniski parakstītu dokumentu uz </w:t>
@@ -3052,91 +3225,89 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4540"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D02912" w:rsidRPr="00D02912" w14:paraId="5777E176" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CA5AFE4" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="0033797D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Iestādes vadītājs :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B59BDBB" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
@@ -3163,51 +3334,50 @@
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02912" w:rsidRPr="00D02912" w14:paraId="48385951" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D115AD6" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD69DF6" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
@@ -3257,51 +3427,50 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(vadītāja vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02912" w:rsidRPr="00560E09" w14:paraId="5C3BDCED" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9780" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34C748AD" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="0033797D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3311,126 +3480,125 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F976642" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="005A22FE" w:rsidRDefault="00D02912">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D02912" w:rsidRPr="005A22FE" w:rsidSect="00B3059C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="707" w:bottom="1440" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0539D13B" w14:textId="77777777" w:rsidR="00C97805" w:rsidRDefault="00C97805" w:rsidP="00B63C78">
+    <w:p w14:paraId="5E294677" w14:textId="77777777" w:rsidR="0030791B" w:rsidRDefault="0030791B" w:rsidP="00B63C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF46E85" w14:textId="77777777" w:rsidR="00C97805" w:rsidRDefault="00C97805" w:rsidP="00B63C78">
+    <w:p w14:paraId="24450D37" w14:textId="77777777" w:rsidR="0030791B" w:rsidRDefault="0030791B" w:rsidP="00B63C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37CFD676" w14:textId="77777777" w:rsidR="00C97805" w:rsidRDefault="00C97805" w:rsidP="00B63C78">
+    <w:p w14:paraId="4C52235A" w14:textId="77777777" w:rsidR="0030791B" w:rsidRDefault="0030791B" w:rsidP="00B63C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67BC8088" w14:textId="77777777" w:rsidR="00C97805" w:rsidRDefault="00C97805" w:rsidP="00B63C78">
+    <w:p w14:paraId="09BF92F6" w14:textId="77777777" w:rsidR="0030791B" w:rsidRDefault="0030791B" w:rsidP="00B63C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DC4023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62BC36E0"/>
     <w:lvl w:ilvl="0" w:tplc="C232774E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="99"/>
@@ -3728,160 +3896,167 @@
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6781" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2114089635">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="815293833">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1474592593">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B6361"/>
     <w:rsid w:val="00050C8E"/>
     <w:rsid w:val="00085258"/>
     <w:rsid w:val="000E61AE"/>
     <w:rsid w:val="000F01A2"/>
     <w:rsid w:val="000F676F"/>
     <w:rsid w:val="0013028B"/>
     <w:rsid w:val="00161574"/>
     <w:rsid w:val="00185808"/>
     <w:rsid w:val="0018706C"/>
     <w:rsid w:val="001A174B"/>
     <w:rsid w:val="001D06BF"/>
     <w:rsid w:val="001D638C"/>
     <w:rsid w:val="001E47C9"/>
     <w:rsid w:val="001F3DDF"/>
     <w:rsid w:val="001F4A8B"/>
     <w:rsid w:val="00205E2D"/>
     <w:rsid w:val="00221720"/>
     <w:rsid w:val="00274E1B"/>
     <w:rsid w:val="002E3B0A"/>
     <w:rsid w:val="002F69C3"/>
+    <w:rsid w:val="0030791B"/>
     <w:rsid w:val="00311638"/>
     <w:rsid w:val="00330728"/>
     <w:rsid w:val="0033797D"/>
     <w:rsid w:val="003A5174"/>
     <w:rsid w:val="003A595B"/>
     <w:rsid w:val="003B770A"/>
     <w:rsid w:val="003C7BD8"/>
     <w:rsid w:val="00432A0F"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="004431D9"/>
     <w:rsid w:val="00471046"/>
     <w:rsid w:val="004D66A4"/>
     <w:rsid w:val="00503C2C"/>
     <w:rsid w:val="00530BCB"/>
     <w:rsid w:val="005314A0"/>
     <w:rsid w:val="00560E09"/>
     <w:rsid w:val="005A1403"/>
     <w:rsid w:val="005A22FE"/>
     <w:rsid w:val="005C728E"/>
     <w:rsid w:val="005D22CF"/>
     <w:rsid w:val="005E612C"/>
     <w:rsid w:val="006556CF"/>
     <w:rsid w:val="00666A3E"/>
     <w:rsid w:val="006764ED"/>
     <w:rsid w:val="006B6361"/>
     <w:rsid w:val="006C595F"/>
     <w:rsid w:val="006E74EA"/>
     <w:rsid w:val="00730822"/>
     <w:rsid w:val="00756623"/>
     <w:rsid w:val="00766023"/>
     <w:rsid w:val="00766F11"/>
     <w:rsid w:val="00787894"/>
     <w:rsid w:val="007B5EC0"/>
+    <w:rsid w:val="007D03C5"/>
+    <w:rsid w:val="007D4F0C"/>
     <w:rsid w:val="00805CD1"/>
     <w:rsid w:val="0085377C"/>
     <w:rsid w:val="00894DF5"/>
     <w:rsid w:val="008D0F06"/>
     <w:rsid w:val="00901388"/>
     <w:rsid w:val="00904804"/>
     <w:rsid w:val="00965E5C"/>
+    <w:rsid w:val="00987840"/>
     <w:rsid w:val="00990A09"/>
     <w:rsid w:val="00A14DD7"/>
     <w:rsid w:val="00A15E83"/>
     <w:rsid w:val="00A650EC"/>
     <w:rsid w:val="00A81928"/>
     <w:rsid w:val="00A86899"/>
     <w:rsid w:val="00B3059C"/>
     <w:rsid w:val="00B36350"/>
     <w:rsid w:val="00B63C78"/>
+    <w:rsid w:val="00B75D60"/>
     <w:rsid w:val="00B80D60"/>
     <w:rsid w:val="00BC1660"/>
     <w:rsid w:val="00C105BE"/>
     <w:rsid w:val="00C40301"/>
     <w:rsid w:val="00C51FD8"/>
     <w:rsid w:val="00C61F27"/>
     <w:rsid w:val="00C97805"/>
     <w:rsid w:val="00CA1D52"/>
     <w:rsid w:val="00CA6E9B"/>
     <w:rsid w:val="00CD723E"/>
     <w:rsid w:val="00D02912"/>
     <w:rsid w:val="00DA74C1"/>
     <w:rsid w:val="00DD0E06"/>
     <w:rsid w:val="00E31E11"/>
     <w:rsid w:val="00E42AF1"/>
     <w:rsid w:val="00E76F76"/>
     <w:rsid w:val="00E77080"/>
     <w:rsid w:val="00EB6C4E"/>
     <w:rsid w:val="00EB7D23"/>
     <w:rsid w:val="00ED0891"/>
     <w:rsid w:val="00EE51E4"/>
+    <w:rsid w:val="00EF5615"/>
     <w:rsid w:val="00F120AF"/>
     <w:rsid w:val="00F22CC7"/>
     <w:rsid w:val="00F431AB"/>
     <w:rsid w:val="00F74A0A"/>
     <w:rsid w:val="00FA783D"/>
     <w:rsid w:val="00FC1ED7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4811,138 +4986,142 @@
         </w:behaviors>
         <w:guid w:val="{65DC1103-A04C-464F-8E91-FE69C05A2864}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001B50E1" w:rsidRDefault="001B50E1" w:rsidP="001B50E1">
           <w:pPr>
             <w:pStyle w:val="49026679832447DDB580A74DD1120279"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9168B"/>
     <w:rsid w:val="001B50E1"/>
     <w:rsid w:val="001E47C9"/>
     <w:rsid w:val="002A7C77"/>
     <w:rsid w:val="004023B9"/>
     <w:rsid w:val="004879C2"/>
     <w:rsid w:val="0049782F"/>
+    <w:rsid w:val="004B5F2F"/>
     <w:rsid w:val="00530BCB"/>
     <w:rsid w:val="005F5131"/>
     <w:rsid w:val="00650264"/>
     <w:rsid w:val="006C595F"/>
     <w:rsid w:val="00766F11"/>
+    <w:rsid w:val="008F6F2C"/>
+    <w:rsid w:val="00987840"/>
     <w:rsid w:val="00B2353E"/>
     <w:rsid w:val="00C9168B"/>
     <w:rsid w:val="00DD48B0"/>
     <w:rsid w:val="00E42AF1"/>
+    <w:rsid w:val="00EF5615"/>
     <w:rsid w:val="00FD41AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -5738,77 +5917,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2642</Words>
-  <Characters>1507</Characters>
+  <Words>2690</Words>
+  <Characters>1534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>LDC</vt:lpstr>
       <vt:lpstr>LDC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lauksaimniecības datu centrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4141</CharactersWithSpaces>
+  <CharactersWithSpaces>4216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LDC</dc:title>
   <dc:subject>LDC</dc:subject>
   <dc:creator>LDC</dc:creator>
   <cp:keywords>LDC</cp:keywords>
   <dc:description>LDC</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>