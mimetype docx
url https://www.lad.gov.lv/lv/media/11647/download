--- v0 (2025-10-21)
+++ v1 (2026-08-11)
@@ -82,230 +82,222 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8324" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="7763" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="534"/>
               <w:gridCol w:w="3267"/>
               <w:gridCol w:w="535"/>
               <w:gridCol w:w="3427"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w14:paraId="229E6785" w14:textId="77777777" w:rsidTr="00A26D42">
               <w:trPr>
                 <w:trHeight w:val="262"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="534" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CFBCD83" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3267" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0307EE10" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="535" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="62449CA0" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A22FE">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Nr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3427" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D398489" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w14:paraId="2191EBCE" w14:textId="77777777" w:rsidTr="00A26D42">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="534" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="31F61496" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A22FE">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Uz</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3267" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="48808BF8" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="535" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="06867BE5" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3427" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="704BA8A6" w14:textId="77777777" w:rsidR="00DD0E06" w:rsidRPr="005A22FE" w:rsidRDefault="00DD0E06" w:rsidP="00DD0E06">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="center" w:pos="4320"/>
                       <w:tab w:val="right" w:pos="8640"/>
                     </w:tabs>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="76100F48" w14:textId="77777777" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00A26D42">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3886"/>
                 <w:tab w:val="left" w:pos="8178"/>
               </w:tabs>
@@ -413,67 +405,91 @@
           </w:rPr>
           <w:t>pasts@</w:t>
         </w:r>
         <w:r w:rsidR="0000508F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>lad</w:t>
         </w:r>
         <w:r w:rsidRPr="005A5055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B63C78" w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCD972D" w14:textId="77777777" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00730822">
+    <w:p w14:paraId="3DCD972D" w14:textId="2DA89400" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00730822">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Par paroles piešķiršanu</w:t>
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B84">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B84" w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piešķiršanu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132D80C0" w14:textId="0A2D1895" w:rsidR="00B63C78" w:rsidRPr="005A22FE" w:rsidRDefault="00B63C78" w:rsidP="00730822">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai nodrošinātu pieeju </w:t>
       </w:r>
       <w:r w:rsidR="0000508F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LAD</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
@@ -818,756 +834,820 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIS) lietotāja tiesības šādām personām:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E74E144" w14:textId="77777777" w:rsidR="00B3059C" w:rsidRPr="005A22FE" w:rsidRDefault="00B3059C" w:rsidP="00B3059C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="274" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="9780" w:type="dxa"/>
+        <w:tblW w:w="8637" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2446"/>
         <w:gridCol w:w="1657"/>
-        <w:gridCol w:w="4238"/>
-        <w:gridCol w:w="1439"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00274E1B" w14:paraId="1DC264FE" w14:textId="77777777" w:rsidTr="00EB1EF8">
+      <w:tr w:rsidR="00234406" w14:paraId="1DC264FE" w14:textId="77777777" w:rsidTr="004D302D">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5557D564" w14:textId="77777777" w:rsidR="00274E1B" w:rsidRDefault="00274E1B" w:rsidP="00EB1EF8">
+          <w:p w14:paraId="5557D564" w14:textId="77777777" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="453"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Vārds, Uzvārds</w:t>
+              <w:t>Vārds</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Uzvārds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A2305A" w14:textId="77777777" w:rsidR="00274E1B" w:rsidRDefault="00274E1B" w:rsidP="00EB1EF8">
+          <w:p w14:paraId="25A2305A" w14:textId="77777777" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61" w:line="244" w:lineRule="exact"/>
               <w:ind w:left="661" w:right="332" w:hanging="220"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Personas kods</w:t>
+              <w:t xml:space="preserve">Personas </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4238" w:type="dxa"/>
+            <w:tcW w:w="2833" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A25AA0F" w14:textId="77777777" w:rsidR="00274E1B" w:rsidRDefault="00274E1B" w:rsidP="00EB1EF8">
+          <w:p w14:paraId="5A25AA0F" w14:textId="77777777" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="004D302D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
-              <w:ind w:left="1705" w:right="1665"/>
+              <w:ind w:right="1665"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>E-pasts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F9F895" w14:textId="77777777" w:rsidR="00274E1B" w:rsidRDefault="00274E1B" w:rsidP="00EB1EF8">
+          <w:p w14:paraId="71F9F895" w14:textId="562F5895" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Aktivitāte</w:t>
+              <w:t>Pieejas</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>aktivitāte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
-              <w:t>(izvēlēties)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>izvēlēties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="478804609"/>
           <w15:repeatingSection/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="1070770454"/>
               <w:placeholder>
-                <w:docPart w:val="C8DBB67FC05748F290C13725DCF1862E"/>
+                <w:docPart w:val="797D40DC27704D00815BECCDA1C7C1A6"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="005C728E" w14:paraId="3829FD3D" w14:textId="77777777" w:rsidTr="007D21EC">
+              <w:tr w:rsidR="00234406" w14:paraId="3829FD3D" w14:textId="77777777" w:rsidTr="004D302D">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="45A9174D" w14:textId="4E73DC17" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="45A9174D" w14:textId="4E73DC17" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="02EFB334" w14:textId="3799CC2B" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="02EFB334" w14:textId="3799CC2B" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4238" w:type="dxa"/>
+                    <w:tcW w:w="2833" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="40BA7748" w14:textId="095D0D89" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="40BA7748" w14:textId="095D0D89" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1439" w:type="dxa"/>
+                    <w:tcW w:w="1701" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="4C7ED123" w14:textId="4279B954" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="4C7ED123" w14:textId="2AD5ED73" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-1410374937"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="A759D38F60D84C23A5FDAE2ABED1B066"/>
+                          <w:docPart w:val="9D49FB2C8B54483EBB5FA8B8F54C4EBD"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:id w:val="576330608"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
-[...136 lines deleted...]
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:id w:val="2048562346"/>
+                        <w:id w:val="1113788911"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="55564B68283E430188A95E34692222F0"/>
+                          <w:docPart w:val="9D49FB2C8B54483EBB5FA8B8F54C4EBD"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
-                            <w:id w:val="-1527709543"/>
+                            <w:id w:val="-347560212"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-1284416705"/>
+              <w:id w:val="694046759"/>
               <w:placeholder>
-                <w:docPart w:val="96F4E4F60E544CE1AC80D0E9CEBCE182"/>
+                <w:docPart w:val="9015A8B8443F4787BBFB129FA9582030"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="005C728E" w14:paraId="06782E4B" w14:textId="77777777" w:rsidTr="007D21EC">
+              <w:tr w:rsidR="00234406" w14:paraId="28845EDA" w14:textId="77777777" w:rsidTr="004D302D">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="7937A1F7" w14:textId="6610A956" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="3DE4D89D" w14:textId="137FCA03" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="664D7996" w14:textId="5B30E7C4" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="0F56D581" w14:textId="43F48D8D" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4238" w:type="dxa"/>
+                    <w:tcW w:w="2833" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="453E6F3F" w14:textId="4E027610" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="114980DF" w14:textId="4CE1A8ED" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1439" w:type="dxa"/>
+                    <w:tcW w:w="1701" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="073E921E" w14:textId="77777777" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="4BE197AB" w14:textId="66D7156B" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:id w:val="-593789312"/>
+                        <w:id w:val="1272983477"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="D28F12765E9142AC8523439C23941D7E"/>
+                          <w:docPart w:val="BFB17423508A40CFBB60896CAE6AE6B3"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
-                            <w:id w:val="1198891824"/>
+                            <w:id w:val="-1972432680"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:id w:val="-1218512461"/>
+                        <w:id w:val="2048562346"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="D28F12765E9142AC8523439C23941D7E"/>
+                          <w:docPart w:val="BFB17423508A40CFBB60896CAE6AE6B3"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
-                            <w:id w:val="-1194523598"/>
+                            <w:id w:val="-1527709543"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-1363271082"/>
+              <w:id w:val="-1284416705"/>
               <w:placeholder>
-                <w:docPart w:val="81667E2E928148C6A79822CCE4540789"/>
+                <w:docPart w:val="00C128DD04C942688AD3E9946FCD2D94"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="005C728E" w14:paraId="65293778" w14:textId="77777777" w:rsidTr="007D21EC">
+              <w:tr w:rsidR="00234406" w14:paraId="06782E4B" w14:textId="77777777" w:rsidTr="004D302D">
                 <w:trPr>
                   <w:trHeight w:val="565"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2446" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="4B9498DC" w14:textId="27FA8F8D" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="7937A1F7" w14:textId="6610A956" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1657" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="1EB910CE" w14:textId="65A63B6A" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="664D7996" w14:textId="5B30E7C4" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4238" w:type="dxa"/>
+                    <w:tcW w:w="2833" w:type="dxa"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="3CC6835B" w14:textId="7FBB45DB" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="453E6F3F" w14:textId="4E027610" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1439" w:type="dxa"/>
+                    <w:tcW w:w="1701" w:type="dxa"/>
                   </w:tcPr>
-                  <w:p w14:paraId="26AA0FB4" w14:textId="28B35093" w:rsidR="005C728E" w:rsidRDefault="005C728E" w:rsidP="00EB1EF8">
+                  <w:p w14:paraId="073E921E" w14:textId="72D4CBD0" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
                     <w:pPr>
                       <w:pStyle w:val="TableParagraph"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:id w:val="-2045983467"/>
+                        <w:id w:val="-593789312"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="3548A661C83A481AA0CEAB4D2358C702"/>
+                          <w:docPart w:val="24623E693F394954B67BC2D1DF47520E"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
-                            <w:id w:val="308912806"/>
+                            <w:id w:val="1198891824"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  piešķirt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:br/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:id w:val="251400986"/>
+                        <w:id w:val="-1218512461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="3548A661C83A481AA0CEAB4D2358C702"/>
+                          <w:docPart w:val="24623E693F394954B67BC2D1DF47520E"/>
                         </w:placeholder>
                         <w:group/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
-                            <w:id w:val="511952099"/>
+                            <w:id w:val="-1194523598"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r>
-                      <w:t xml:space="preserve">  slēgt</w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1363271082"/>
+              <w:placeholder>
+                <w:docPart w:val="56254F55A82D4FEF831D7D84F2B7352F"/>
+              </w:placeholder>
+              <w15:repeatingSectionItem/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:tr w:rsidR="00234406" w14:paraId="65293778" w14:textId="77777777" w:rsidTr="004D302D">
+                <w:trPr>
+                  <w:trHeight w:val="565"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="2446" w:type="dxa"/>
+                    <w:vAlign w:val="bottom"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4B9498DC" w14:textId="27FA8F8D" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
+                    <w:pPr>
+                      <w:pStyle w:val="TableParagraph"/>
+                    </w:pPr>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1657" w:type="dxa"/>
+                    <w:vAlign w:val="bottom"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="1EB910CE" w14:textId="65A63B6A" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
+                    <w:pPr>
+                      <w:pStyle w:val="TableParagraph"/>
+                    </w:pPr>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="2833" w:type="dxa"/>
+                    <w:vAlign w:val="bottom"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="3CC6835B" w14:textId="7FBB45DB" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
+                    <w:pPr>
+                      <w:pStyle w:val="TableParagraph"/>
+                    </w:pPr>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1701" w:type="dxa"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="26AA0FB4" w14:textId="3DC432D2" w:rsidR="00234406" w:rsidRDefault="00234406" w:rsidP="00EB1EF8">
+                    <w:pPr>
+                      <w:pStyle w:val="TableParagraph"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:id w:val="-2045983467"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:placeholder>
+                          <w:docPart w:val="9E4A304E5D3F41109A27D61D5952A514"/>
+                        </w:placeholder>
+                        <w:group/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:id w:val="308912806"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>piešķirt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:br/>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:id w:val="251400986"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:placeholder>
+                          <w:docPart w:val="9E4A304E5D3F41109A27D61D5952A514"/>
+                        </w:placeholder>
+                        <w:group/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:id w:val="511952099"/>
+                            <w14:checkbox>
+                              <w14:checked w14:val="0"/>
+                              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                            </w14:checkbox>
+                          </w:sdtPr>
+                          <w:sdtContent>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>slēgt</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="3D2AB864" w14:textId="77777777" w:rsidR="00B3059C" w:rsidRPr="005A22FE" w:rsidRDefault="00B3059C" w:rsidP="00B3059C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8161"/>
         </w:tabs>
         <w:spacing w:line="247" w:lineRule="exact"/>
         <w:ind w:left="400"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*Norādītajam e-pastam jābūt pieejamam konkrētajai personai, vienu un to pašu e-pasta adresi aizliegts norādīt vairākām personām.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC436E8" w14:textId="05E8A982" w:rsidR="00D02912" w:rsidRPr="005A22FE" w:rsidRDefault="00D02912" w:rsidP="00D02912">
       <w:pPr>
         <w:spacing w:before="91"/>
         <w:ind w:left="302"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestādes </w:t>
       </w:r>
       <w:r w:rsidR="00A650EC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kontaktpersona</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
@@ -1748,85 +1828,78 @@
         <w:t>LAD</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> IS drošības un lietošanas</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>noteikumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD44F15" w14:textId="77777777" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="2BD44F15" w14:textId="0A3F24E6" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="00F51352" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="201"/>
         <w:ind w:left="284" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A22FE">
+      <w:r w:rsidRPr="00F51352">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iestādes darbinieki autorizēsies darbam ar kvalificētu vai kvalificētu paaugstinātas drošības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51352">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Iestādes darbinieks autorizēsies darbam tikai ar viņam piešķirtajiem piekļuves tiesību rekvizītiem</w:t>
-[...13 lines deleted...]
-        <w:t>(lietotājvārdu un paroli).</w:t>
+        <w:t>elektroniskās identifikācijas līdzekli (Latvija.lv Vienotās pieteikšanās moduli).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEAA44F" w14:textId="77777777" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66AE2FB5" w14:textId="39583202" w:rsidR="006B6361" w:rsidRPr="00205E2D" w:rsidRDefault="006B6361" w:rsidP="00205E2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="66"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
@@ -2234,104 +2307,146 @@
         <w:t xml:space="preserve">statētu neatļautu VIS lietošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un jebkuru nesankcionētu programmatūras lietošanas, pārveidošanas vai kopēšanas tiesību</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFF49ED" w14:textId="77777777" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="5DFF49ED" w14:textId="76D46FEF" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Iestāde nepieļaus, ka Iestādes darbinieki, kuriem piešķirtas VIS lietošanas tiesības, veiks darbības, kas apdraud VIS drošību.</w:t>
+        <w:t xml:space="preserve">Iestāde nepieļaus, ka Iestādes darbinieki, kuriem piešķirta VIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētā pieeja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, veiks darbības, kas apdraud VIS drošību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C3E8C8" w14:textId="796B2898" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
+    <w:p w14:paraId="25C3E8C8" w14:textId="582A5FAD" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="18"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestāde ir informēta, ka </w:t>
       </w:r>
       <w:r w:rsidR="0000508F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lauku atbalsta dienests</w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>, konstatējot, ka Iestādes darbinieks ir veicis darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt Iestādes darbiniekam piešķirtās VIS lietošanas tiesības līdz apstākļu noskaidrošanai.</w:t>
+        <w:t>, konstatējot, ka Iestādes darbinieks ir veicis darbības, kas vērstas uz Valsts informācijas sistēmas drošības apdraudējumu, ir tiesīgs anulēt/bloķēt Iestādes darbiniekam piešķirt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizēto pieeju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A22FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz apstākļu noskaidrošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C618C5" w14:textId="42FEFCFC" w:rsidR="006B6361" w:rsidRPr="005A22FE" w:rsidRDefault="006B6361" w:rsidP="003A595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="18"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Iestāde nepieļaus Iestādes darbiniekiem piešķirto piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā; gadījumā, ja ir radušās aizdomas par piekļuves tiesību rekvizītu nonākšanu trešo personu rīcībā, tā nekavējoties ziņos </w:t>
       </w:r>
       <w:r w:rsidR="0000508F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2474,64 +2589,82 @@
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A22FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>uzdevumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B9E31A" w14:textId="77777777" w:rsidR="00CA6E9B" w:rsidRPr="005A22FE" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="201"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D42E19" w14:textId="77777777" w:rsidR="00CA6E9B" w:rsidRPr="00CA6E9B" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
+    <w:p w14:paraId="78D42E19" w14:textId="5F86204C" w:rsidR="00CA6E9B" w:rsidRPr="00CA6E9B" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="333"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6E9B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Iesniegumu par paroles piešķiršanu var iesniegt:</w:t>
+        <w:t xml:space="preserve">Iesniegumu par </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B84">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>autorizētās pieejas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81B84" w:rsidRPr="00CA6E9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6E9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piešķiršanu var iesniegt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF96DA3" w14:textId="6D090904" w:rsidR="00CA6E9B" w:rsidRPr="00CA6E9B" w:rsidRDefault="00CA6E9B" w:rsidP="00CA6E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="593"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="0" w:hanging="267"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6E9B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nosūtot elektroniski parakstītu dokumentu uz </w:t>
@@ -2689,91 +2822,89 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4540"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D02912" w:rsidRPr="00D02912" w14:paraId="5777E176" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CA5AFE4" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="0033797D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Iestādes vadītājs :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B59BDBB" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
@@ -2800,51 +2931,50 @@
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02912" w:rsidRPr="00D02912" w14:paraId="48385951" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D115AD6" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD69DF6" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="00D02912">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
@@ -2894,51 +3024,50 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(vadītāja vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02912" w:rsidRPr="007073AD" w14:paraId="5C3BDCED" w14:textId="77777777" w:rsidTr="00A26D42">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9780" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34C748AD" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="00D02912" w:rsidRDefault="00D02912" w:rsidP="0033797D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02912">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2948,119 +3077,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F976642" w14:textId="77777777" w:rsidR="00D02912" w:rsidRPr="005A22FE" w:rsidRDefault="00D02912">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D02912" w:rsidRPr="005A22FE" w:rsidSect="00B3059C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="707" w:bottom="1440" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8D1CC1" w14:textId="77777777" w:rsidR="003353FE" w:rsidRDefault="003353FE" w:rsidP="00B63C78">
+    <w:p w14:paraId="5688ECDB" w14:textId="77777777" w:rsidR="002F6294" w:rsidRDefault="002F6294" w:rsidP="00B63C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC5D555" w14:textId="77777777" w:rsidR="003353FE" w:rsidRDefault="003353FE" w:rsidP="00B63C78">
+    <w:p w14:paraId="616A5C57" w14:textId="77777777" w:rsidR="002F6294" w:rsidRDefault="002F6294" w:rsidP="00B63C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73B0465E" w14:textId="77777777" w:rsidR="003353FE" w:rsidRDefault="003353FE" w:rsidP="00B63C78">
+    <w:p w14:paraId="1214B33D" w14:textId="77777777" w:rsidR="002F6294" w:rsidRDefault="002F6294" w:rsidP="00B63C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="284810B0" w14:textId="77777777" w:rsidR="003353FE" w:rsidRDefault="003353FE" w:rsidP="00B63C78">
+    <w:p w14:paraId="3AF23C05" w14:textId="77777777" w:rsidR="002F6294" w:rsidRDefault="002F6294" w:rsidP="00B63C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DC4023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62BC36E0"/>
     <w:lvl w:ilvl="0" w:tplc="C232774E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="99"/>
@@ -3358,158 +3486,182 @@
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6781" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1724022058">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="300579780">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="870414807">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B6361"/>
     <w:rsid w:val="0000508F"/>
     <w:rsid w:val="00050C8E"/>
     <w:rsid w:val="00085258"/>
+    <w:rsid w:val="000C1471"/>
     <w:rsid w:val="000E61AE"/>
     <w:rsid w:val="000F01A2"/>
     <w:rsid w:val="000F676F"/>
     <w:rsid w:val="0013028B"/>
     <w:rsid w:val="00161574"/>
     <w:rsid w:val="0018706C"/>
     <w:rsid w:val="001A174B"/>
+    <w:rsid w:val="001A4E13"/>
     <w:rsid w:val="001D06BF"/>
     <w:rsid w:val="001D638C"/>
     <w:rsid w:val="001F3DDF"/>
     <w:rsid w:val="002022B8"/>
     <w:rsid w:val="00205E2D"/>
+    <w:rsid w:val="00214057"/>
     <w:rsid w:val="00225E3D"/>
+    <w:rsid w:val="00234406"/>
     <w:rsid w:val="00274E1B"/>
+    <w:rsid w:val="002A75BD"/>
+    <w:rsid w:val="002F6294"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00311638"/>
     <w:rsid w:val="00330728"/>
     <w:rsid w:val="003353FE"/>
     <w:rsid w:val="0033797D"/>
     <w:rsid w:val="003514E7"/>
+    <w:rsid w:val="003661F9"/>
     <w:rsid w:val="003A5174"/>
     <w:rsid w:val="003A595B"/>
     <w:rsid w:val="003B770A"/>
     <w:rsid w:val="003C7BD8"/>
     <w:rsid w:val="00432A0F"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00471046"/>
+    <w:rsid w:val="00477248"/>
+    <w:rsid w:val="004D302D"/>
     <w:rsid w:val="004D66A4"/>
     <w:rsid w:val="00503C2C"/>
     <w:rsid w:val="005314A0"/>
     <w:rsid w:val="005A1403"/>
     <w:rsid w:val="005A22FE"/>
     <w:rsid w:val="005C728E"/>
     <w:rsid w:val="005D22CF"/>
     <w:rsid w:val="005E612C"/>
     <w:rsid w:val="006556CF"/>
     <w:rsid w:val="00666A3E"/>
     <w:rsid w:val="00671377"/>
     <w:rsid w:val="006764ED"/>
     <w:rsid w:val="006B6361"/>
     <w:rsid w:val="006E74EA"/>
     <w:rsid w:val="007073AD"/>
     <w:rsid w:val="00730822"/>
     <w:rsid w:val="00756623"/>
     <w:rsid w:val="007573AC"/>
     <w:rsid w:val="00766023"/>
     <w:rsid w:val="00787894"/>
     <w:rsid w:val="007B5EC0"/>
     <w:rsid w:val="007E5F4A"/>
     <w:rsid w:val="00805CD1"/>
     <w:rsid w:val="0085377C"/>
     <w:rsid w:val="00894DF5"/>
     <w:rsid w:val="008D0F06"/>
     <w:rsid w:val="00901388"/>
+    <w:rsid w:val="00917249"/>
     <w:rsid w:val="00965E5C"/>
     <w:rsid w:val="00990A09"/>
+    <w:rsid w:val="009A00E1"/>
     <w:rsid w:val="009E71F8"/>
     <w:rsid w:val="00A15E83"/>
+    <w:rsid w:val="00A35E78"/>
     <w:rsid w:val="00A650EC"/>
+    <w:rsid w:val="00A75344"/>
     <w:rsid w:val="00A81928"/>
     <w:rsid w:val="00A86899"/>
     <w:rsid w:val="00B3059C"/>
     <w:rsid w:val="00B36350"/>
     <w:rsid w:val="00B63C78"/>
     <w:rsid w:val="00B80D60"/>
     <w:rsid w:val="00BC1660"/>
     <w:rsid w:val="00C105BE"/>
     <w:rsid w:val="00CA1D52"/>
     <w:rsid w:val="00CA5C12"/>
     <w:rsid w:val="00CA6E9B"/>
     <w:rsid w:val="00CD723E"/>
     <w:rsid w:val="00D02912"/>
+    <w:rsid w:val="00D13CE8"/>
+    <w:rsid w:val="00D45064"/>
     <w:rsid w:val="00DA74C1"/>
+    <w:rsid w:val="00DB4C15"/>
     <w:rsid w:val="00DD0E06"/>
     <w:rsid w:val="00E077A2"/>
     <w:rsid w:val="00E31E11"/>
     <w:rsid w:val="00E76F76"/>
     <w:rsid w:val="00E77080"/>
+    <w:rsid w:val="00E81B84"/>
+    <w:rsid w:val="00E925AF"/>
     <w:rsid w:val="00EB6C4E"/>
     <w:rsid w:val="00EB7D23"/>
     <w:rsid w:val="00ED0891"/>
     <w:rsid w:val="00EE51E4"/>
     <w:rsid w:val="00F120AF"/>
     <w:rsid w:val="00F431AB"/>
+    <w:rsid w:val="00F51352"/>
+    <w:rsid w:val="00F72D50"/>
+    <w:rsid w:val="00F918D8"/>
     <w:rsid w:val="00FC1ED7"/>
+    <w:rsid w:val="00FC7EFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57DC24B2"/>
@@ -4119,454 +4271,481 @@
     <w:rsid w:val="00730822"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00311638"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00311638"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00311638"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00311638"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00311638"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA5C12"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81B84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lad.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lad.gov.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lad.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lad.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C8DBB67FC05748F290C13725DCF1862E"/>
+        <w:name w:val="797D40DC27704D00815BECCDA1C7C1A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1C43DAFC-A0B7-44F0-A83B-D315D6E1F875}"/>
+        <w:guid w:val="{54046620-6D16-4EFE-BF1A-9D5A1159DDBF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="C8DBB67FC05748F290C13725DCF1862E"/>
+            <w:pStyle w:val="797D40DC27704D00815BECCDA1C7C1A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A759D38F60D84C23A5FDAE2ABED1B066"/>
+        <w:name w:val="9D49FB2C8B54483EBB5FA8B8F54C4EBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{80143739-C131-481B-B1CD-3DE56A4541A9}"/>
+        <w:guid w:val="{393C88FA-9A86-4423-9736-340544B9980D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="A759D38F60D84C23A5FDAE2ABED1B066"/>
+            <w:pStyle w:val="9D49FB2C8B54483EBB5FA8B8F54C4EBD"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C6D96D393AE04CD7A4C547C6D40F7AAC"/>
+        <w:name w:val="9015A8B8443F4787BBFB129FA9582030"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F3316A67-21D2-4933-866B-44968BE30EA1}"/>
+        <w:guid w:val="{47A7C9D6-5625-4859-B504-3469D6AFC227}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="C6D96D393AE04CD7A4C547C6D40F7AAC"/>
+            <w:pStyle w:val="9015A8B8443F4787BBFB129FA9582030"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="55564B68283E430188A95E34692222F0"/>
+        <w:name w:val="BFB17423508A40CFBB60896CAE6AE6B3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{42314F00-6E30-4AC3-AC3F-6C0789472638}"/>
+        <w:guid w:val="{C4063CA5-EF30-40B1-9A64-087340BB2D08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="55564B68283E430188A95E34692222F0"/>
+            <w:pStyle w:val="BFB17423508A40CFBB60896CAE6AE6B3"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="96F4E4F60E544CE1AC80D0E9CEBCE182"/>
+        <w:name w:val="00C128DD04C942688AD3E9946FCD2D94"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2A545716-2BB1-469E-9942-1113DFED0FC2}"/>
+        <w:guid w:val="{3D96948D-EB7C-4B23-9D55-98F9C30C643A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="96F4E4F60E544CE1AC80D0E9CEBCE182"/>
+            <w:pStyle w:val="00C128DD04C942688AD3E9946FCD2D94"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D28F12765E9142AC8523439C23941D7E"/>
+        <w:name w:val="24623E693F394954B67BC2D1DF47520E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6B8A179D-0C6A-45EA-96D6-ACFD15FF2836}"/>
+        <w:guid w:val="{887A7686-EDB2-4467-B63D-83CAD834066B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="D28F12765E9142AC8523439C23941D7E"/>
+            <w:pStyle w:val="24623E693F394954B67BC2D1DF47520E"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="81667E2E928148C6A79822CCE4540789"/>
+        <w:name w:val="56254F55A82D4FEF831D7D84F2B7352F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B91F8A6A-F5DB-4A88-8906-3C81CB71AE79}"/>
+        <w:guid w:val="{B72D4E45-F50C-4F5D-B19A-C39454018502}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="81667E2E928148C6A79822CCE4540789"/>
+            <w:pStyle w:val="56254F55A82D4FEF831D7D84F2B7352F"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3548A661C83A481AA0CEAB4D2358C702"/>
+        <w:name w:val="9E4A304E5D3F41109A27D61D5952A514"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C7B2B1AC-11C5-47C0-ACB9-7A32FDAB5723}"/>
+        <w:guid w:val="{56831AF4-4EA2-4760-B782-352D75A13485}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD48B0" w:rsidRDefault="00650264" w:rsidP="00650264">
+        <w:p w:rsidR="00A17AEF" w:rsidRDefault="008D0D30" w:rsidP="008D0D30">
           <w:pPr>
-            <w:pStyle w:val="3548A661C83A481AA0CEAB4D2358C702"/>
+            <w:pStyle w:val="9E4A304E5D3F41109A27D61D5952A514"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB6E7E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9168B"/>
+    <w:rsid w:val="00181B76"/>
+    <w:rsid w:val="001A4E13"/>
     <w:rsid w:val="001E1CC6"/>
     <w:rsid w:val="002A7C77"/>
+    <w:rsid w:val="002C00E8"/>
+    <w:rsid w:val="00333050"/>
     <w:rsid w:val="003514E7"/>
+    <w:rsid w:val="003661F9"/>
+    <w:rsid w:val="00477248"/>
     <w:rsid w:val="004879C2"/>
     <w:rsid w:val="00650264"/>
     <w:rsid w:val="00671377"/>
     <w:rsid w:val="007E5F4A"/>
+    <w:rsid w:val="007F4496"/>
+    <w:rsid w:val="008C365C"/>
+    <w:rsid w:val="008C6FF8"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:rsid w:val="00917249"/>
     <w:rsid w:val="00952594"/>
+    <w:rsid w:val="00A17AEF"/>
+    <w:rsid w:val="00AD273E"/>
     <w:rsid w:val="00B2353E"/>
     <w:rsid w:val="00C9168B"/>
+    <w:rsid w:val="00D13CE8"/>
     <w:rsid w:val="00DD48B0"/>
     <w:rsid w:val="00E077A2"/>
+    <w:rsid w:val="00F72D50"/>
     <w:rsid w:val="00FD41AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4977,86 +5156,166 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00650264"/>
+    <w:rsid w:val="008D0D30"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8DBB67FC05748F290C13725DCF1862E">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797D40DC27704D00815BECCDA1C7C1A6">
+    <w:name w:val="797D40DC27704D00815BECCDA1C7C1A6"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A759D38F60D84C23A5FDAE2ABED1B066">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D49FB2C8B54483EBB5FA8B8F54C4EBD">
+    <w:name w:val="9D49FB2C8B54483EBB5FA8B8F54C4EBD"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6D96D393AE04CD7A4C547C6D40F7AAC">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9015A8B8443F4787BBFB129FA9582030">
+    <w:name w:val="9015A8B8443F4787BBFB129FA9582030"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55564B68283E430188A95E34692222F0">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFB17423508A40CFBB60896CAE6AE6B3">
+    <w:name w:val="BFB17423508A40CFBB60896CAE6AE6B3"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96F4E4F60E544CE1AC80D0E9CEBCE182">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00C128DD04C942688AD3E9946FCD2D94">
+    <w:name w:val="00C128DD04C942688AD3E9946FCD2D94"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D28F12765E9142AC8523439C23941D7E">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24623E693F394954B67BC2D1DF47520E">
+    <w:name w:val="24623E693F394954B67BC2D1DF47520E"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81667E2E928148C6A79822CCE4540789">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56254F55A82D4FEF831D7D84F2B7352F">
+    <w:name w:val="56254F55A82D4FEF831D7D84F2B7352F"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3548A661C83A481AA0CEAB4D2358C702">
-[...1 lines deleted...]
-    <w:rsid w:val="00650264"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E4A304E5D3F41109A27D61D5952A514">
+    <w:name w:val="9E4A304E5D3F41109A27D61D5952A514"/>
+    <w:rsid w:val="008D0D30"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -5290,70 +5549,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2531</Words>
-  <Characters>1443</Characters>
+  <Words>2578</Words>
+  <Characters>1471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LDC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lauksaimniecības datu centrs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3967</CharactersWithSpaces>
+  <CharactersWithSpaces>4041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LDC</dc:title>
   <dc:subject>LDC</dc:subject>
   <dc:creator>LDC</dc:creator>
   <cp:keywords>LDC</cp:keywords>
   <dc:description>LDC</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>